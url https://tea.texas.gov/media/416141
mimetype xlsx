--- v1 (2026-03-11)
+++ v2 (2026-04-04)
@@ -2,91 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://texasedu-my.sharepoint.com/personal/lacy_freeman_tea_texas_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6AE4DE83-3124-46B9-A13B-69CE2D1D8AE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F0E8DDC-5DE4-4A6D-8E84-375B5E6BFC93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="19090" yWindow="-3080" windowWidth="38620" windowHeight="21100" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IBC to PS Crosswalk" sheetId="14" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'IBC to PS Crosswalk'!$A$1:$H$1123</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'IBC to PS Crosswalk'!$A$1:$H$1121</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'IBC to PS Crosswalk'!$1:$1</definedName>
     <definedName name="SOC_2_POS_7_21_25">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5618" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5608" uniqueCount="751">
   <si>
     <t>IBC Status</t>
   </si>
   <si>
     <t>IBC ID</t>
   </si>
   <si>
     <t>IBC Name</t>
   </si>
   <si>
     <t>Certifying Entity IBC Name</t>
   </si>
   <si>
     <t>CE ID</t>
   </si>
   <si>
     <t>Certifying Entity Name</t>
   </si>
   <si>
     <t>Aligned Program of Study ID</t>
   </si>
   <si>
     <t>Aligned Program of Study Name</t>
   </si>
   <si>
@@ -1857,56 +1857,50 @@
     <t>Computer Repair Technology - Job Ready</t>
   </si>
   <si>
     <t>Google IT Support Professional Certificate</t>
   </si>
   <si>
     <t>Google</t>
   </si>
   <si>
     <t>Information Technology Specialist Device Configuration and Management</t>
   </si>
   <si>
     <t>Tosa CyberCitizen (Advanced or Expert)</t>
   </si>
   <si>
     <t>Certified Protection Officer (CPO)</t>
   </si>
   <si>
     <t>International Foundation for Protection Officers (IFPO)</t>
   </si>
   <si>
     <t>Law Enforcement</t>
   </si>
   <si>
     <t>County Jailer</t>
-  </si>
-[...4 lines deleted...]
-    <t>Texas Judicial Branch</t>
   </si>
   <si>
     <t>Non-Commissioned Security Officer Level II License</t>
   </si>
   <si>
     <t>Private Security - Commissioned Security Officer</t>
   </si>
   <si>
     <t>Legal Studies</t>
   </si>
   <si>
     <t>Certified Paralegal</t>
   </si>
   <si>
     <t>National Association of Legal Assistants (NALA)</t>
   </si>
   <si>
     <t>Lodging and Resort Management</t>
   </si>
   <si>
     <t>Hospitality Management - Lodging - Job Ready</t>
   </si>
   <si>
     <t>AM Design and Prototyping</t>
   </si>
@@ -2732,54 +2726,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F24C508-9CC6-4659-AF67-716F228DC6C6}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H1123"/>
+  <dimension ref="A1:H1121"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="70" zoomScaleNormal="85" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="C978" sqref="C978"/>
+      <selection activeCell="A713" sqref="A713:XFD713"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.81640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.1796875" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.7265625" style="2" customWidth="1"/>
     <col min="4" max="4" width="41.26953125" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
     <col min="6" max="6" width="39.7265625" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.7265625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
@@ -21081,10958 +21075,10927 @@
       <c r="A705" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B705" s="4">
         <v>1203</v>
       </c>
       <c r="C705" s="5" t="s">
         <v>604</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E705" s="4">
         <v>1720</v>
       </c>
       <c r="F705" s="5" t="s">
         <v>519</v>
       </c>
       <c r="G705" s="4">
         <v>36</v>
       </c>
       <c r="H705" s="5" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="706" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="706" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A706" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B706" s="4">
-        <v>1216</v>
+        <v>833</v>
       </c>
       <c r="C706" s="5" t="s">
-        <v>605</v>
+        <v>516</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E706" s="4">
-        <v>1730</v>
+        <v>310</v>
       </c>
       <c r="F706" s="5" t="s">
-        <v>606</v>
+        <v>517</v>
       </c>
       <c r="G706" s="4">
         <v>36</v>
       </c>
       <c r="H706" s="5" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A707" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B707" s="4">
-        <v>833</v>
+        <v>1265</v>
       </c>
       <c r="C707" s="5" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="D707" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E707" s="4">
-        <v>310</v>
+        <v>170</v>
       </c>
       <c r="F707" s="5" t="s">
-        <v>517</v>
+        <v>342</v>
       </c>
       <c r="G707" s="4">
         <v>36</v>
       </c>
       <c r="H707" s="5" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="708" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="708" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A708" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B708" s="4">
-        <v>1265</v>
+        <v>761</v>
       </c>
       <c r="C708" s="5" t="s">
-        <v>512</v>
+        <v>605</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E708" s="4">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="F708" s="5" t="s">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="G708" s="4">
         <v>36</v>
       </c>
       <c r="H708" s="5" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="709" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A709" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B709" s="4">
-        <v>761</v>
+        <v>1276</v>
       </c>
       <c r="C709" s="5" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D709" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E709" s="4">
         <v>580</v>
       </c>
       <c r="F709" s="5" t="s">
         <v>393</v>
       </c>
       <c r="G709" s="4">
         <v>36</v>
       </c>
       <c r="H709" s="5" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="710" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="710" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A710" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B710" s="4">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="C710" s="5" t="s">
-        <v>608</v>
+        <v>518</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E710" s="4">
-        <v>580</v>
+        <v>1720</v>
       </c>
       <c r="F710" s="5" t="s">
-        <v>393</v>
+        <v>519</v>
       </c>
       <c r="G710" s="4">
         <v>36</v>
       </c>
       <c r="H710" s="5" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A711" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B711" s="4">
-        <v>1289</v>
+        <v>934</v>
       </c>
       <c r="C711" s="5" t="s">
-        <v>518</v>
+        <v>189</v>
       </c>
       <c r="D711" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E711" s="4">
-        <v>1720</v>
+        <v>440</v>
       </c>
       <c r="F711" s="5" t="s">
-        <v>519</v>
+        <v>11</v>
       </c>
       <c r="G711" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H711" s="5" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A712" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B712" s="4">
-        <v>934</v>
+        <v>1150</v>
       </c>
       <c r="C712" s="5" t="s">
-        <v>189</v>
+        <v>608</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E712" s="4">
-        <v>440</v>
+        <v>1580</v>
       </c>
       <c r="F712" s="5" t="s">
-        <v>11</v>
+        <v>609</v>
       </c>
       <c r="G712" s="4">
         <v>37</v>
       </c>
       <c r="H712" s="5" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A713" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B713" s="4">
-        <v>1150</v>
+        <v>995</v>
       </c>
       <c r="C713" s="5" t="s">
-        <v>610</v>
+        <v>198</v>
       </c>
       <c r="D713" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E713" s="4">
-        <v>1580</v>
+        <v>440</v>
       </c>
       <c r="F713" s="5" t="s">
-        <v>611</v>
+        <v>11</v>
       </c>
       <c r="G713" s="4">
         <v>37</v>
       </c>
       <c r="H713" s="5" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:8" x14ac:dyDescent="0.35">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A714" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B714" s="4">
-        <v>1216</v>
+        <v>995</v>
       </c>
       <c r="C714" s="5" t="s">
-        <v>605</v>
+        <v>198</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E714" s="4">
-        <v>1730</v>
+        <v>440</v>
       </c>
       <c r="F714" s="5" t="s">
-        <v>606</v>
+        <v>11</v>
       </c>
       <c r="G714" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H714" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A715" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B715" s="4">
-        <v>995</v>
+        <v>385</v>
       </c>
       <c r="C715" s="5" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E715" s="4">
-        <v>440</v>
+        <v>160</v>
       </c>
       <c r="F715" s="5" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="G715" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H715" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A716" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B716" s="4">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="C716" s="5" t="s">
-        <v>198</v>
+        <v>611</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E716" s="4">
         <v>440</v>
       </c>
       <c r="F716" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G716" s="4">
         <v>38</v>
       </c>
       <c r="H716" s="5" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A717" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B717" s="4">
-        <v>385</v>
+        <v>1245</v>
       </c>
       <c r="C717" s="5" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E717" s="4">
-        <v>160</v>
+      <c r="E717" s="5">
+        <v>1550</v>
       </c>
       <c r="F717" s="5" t="s">
-        <v>255</v>
+        <v>200</v>
       </c>
       <c r="G717" s="4">
         <v>38</v>
       </c>
       <c r="H717" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="718" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A718" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B718" s="4">
-        <v>1007</v>
+        <v>548</v>
       </c>
       <c r="C718" s="5" t="s">
-        <v>613</v>
+        <v>263</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E718" s="4">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="F718" s="5" t="s">
-        <v>11</v>
+        <v>264</v>
       </c>
       <c r="G718" s="4">
         <v>38</v>
       </c>
       <c r="H718" s="5" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A719" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B719" s="4">
-        <v>1245</v>
+        <v>1092</v>
       </c>
       <c r="C719" s="5" t="s">
-        <v>199</v>
+        <v>612</v>
       </c>
       <c r="D719" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E719" s="5">
-        <v>1550</v>
+      <c r="E719" s="4">
+        <v>430</v>
       </c>
       <c r="F719" s="5" t="s">
-        <v>200</v>
+        <v>54</v>
       </c>
       <c r="G719" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H719" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="720" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A720" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B720" s="4">
-        <v>548</v>
+        <v>1094</v>
       </c>
       <c r="C720" s="5" t="s">
-        <v>263</v>
+        <v>614</v>
       </c>
       <c r="D720" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E720" s="4">
-        <v>410</v>
+      <c r="E720" s="5">
+        <v>1490</v>
       </c>
       <c r="F720" s="5" t="s">
-        <v>264</v>
+        <v>45</v>
       </c>
       <c r="G720" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H720" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="721" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A721" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B721" s="4">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="C721" s="5" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E721" s="4">
-        <v>430</v>
+        <v>720</v>
       </c>
       <c r="F721" s="5" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="G721" s="4">
         <v>39</v>
       </c>
       <c r="H721" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="722" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A722" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B722" s="4">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="C722" s="5" t="s">
         <v>616</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E722" s="5">
-        <v>1490</v>
+      <c r="E722" s="4">
+        <v>720</v>
       </c>
       <c r="F722" s="5" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G722" s="4">
         <v>39</v>
       </c>
       <c r="H722" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="723" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A723" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B723" s="4">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="C723" s="5" t="s">
         <v>617</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E723" s="4">
         <v>720</v>
       </c>
       <c r="F723" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G723" s="4">
         <v>39</v>
       </c>
       <c r="H723" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="724" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A724" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B724" s="4">
-        <v>1101</v>
+        <v>340</v>
       </c>
       <c r="C724" s="5" t="s">
-        <v>618</v>
+        <v>75</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E724" s="4">
-        <v>720</v>
+        <v>200</v>
       </c>
       <c r="F724" s="5" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="G724" s="4">
         <v>39</v>
       </c>
       <c r="H724" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="725" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A725" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B725" s="4">
-        <v>1102</v>
+        <v>360</v>
       </c>
       <c r="C725" s="5" t="s">
-        <v>619</v>
+        <v>77</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E725" s="4">
-        <v>720</v>
+        <v>200</v>
       </c>
       <c r="F725" s="5" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="G725" s="4">
         <v>39</v>
       </c>
       <c r="H725" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="726" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A726" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B726" s="4">
-        <v>340</v>
+        <v>955</v>
       </c>
       <c r="C726" s="5" t="s">
-        <v>75</v>
+        <v>479</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E726" s="4">
-        <v>200</v>
+        <v>1070</v>
       </c>
       <c r="F726" s="5" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="G726" s="4">
         <v>39</v>
       </c>
       <c r="H726" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="727" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A727" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B727" s="4">
-        <v>360</v>
+        <v>956</v>
       </c>
       <c r="C727" s="5" t="s">
-        <v>77</v>
+        <v>487</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E727" s="4">
-        <v>200</v>
+        <v>1070</v>
       </c>
       <c r="F727" s="5" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="G727" s="4">
         <v>39</v>
       </c>
       <c r="H727" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A728" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B728" s="4">
-        <v>955</v>
+        <v>1113</v>
       </c>
       <c r="C728" s="5" t="s">
-        <v>479</v>
+        <v>618</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E728" s="4">
-        <v>1070</v>
+        <v>430</v>
       </c>
       <c r="F728" s="5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G728" s="4">
         <v>39</v>
       </c>
       <c r="H728" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A729" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B729" s="4">
-        <v>956</v>
+        <v>1114</v>
       </c>
       <c r="C729" s="5" t="s">
-        <v>487</v>
+        <v>619</v>
       </c>
       <c r="D729" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E729" s="4">
-        <v>1070</v>
+        <v>430</v>
       </c>
       <c r="F729" s="5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G729" s="4">
         <v>39</v>
       </c>
       <c r="H729" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A730" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B730" s="4">
-        <v>1113</v>
+        <v>841</v>
       </c>
       <c r="C730" s="5" t="s">
-        <v>620</v>
+        <v>418</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E730" s="4">
-        <v>430</v>
+        <v>940</v>
       </c>
       <c r="F730" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G730" s="4">
         <v>39</v>
       </c>
       <c r="H730" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="731" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A731" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B731" s="4">
-        <v>1114</v>
+        <v>964</v>
       </c>
       <c r="C731" s="5" t="s">
-        <v>621</v>
+        <v>49</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E731" s="4">
-        <v>430</v>
+        <v>1080</v>
       </c>
       <c r="F731" s="5" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G731" s="4">
         <v>39</v>
       </c>
       <c r="H731" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="732" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A732" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B732" s="4">
-        <v>841</v>
+        <v>1153</v>
       </c>
       <c r="C732" s="5" t="s">
-        <v>418</v>
+        <v>470</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E732" s="4">
-        <v>940</v>
+      <c r="E732" s="5">
+        <v>1680</v>
       </c>
       <c r="F732" s="5" t="s">
-        <v>52</v>
+        <v>433</v>
       </c>
       <c r="G732" s="4">
         <v>39</v>
       </c>
       <c r="H732" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="733" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A733" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B733" s="4">
-        <v>964</v>
+        <v>1154</v>
       </c>
       <c r="C733" s="5" t="s">
-        <v>49</v>
+        <v>471</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E733" s="4">
-        <v>1080</v>
+      <c r="E733" s="5">
+        <v>1680</v>
       </c>
       <c r="F733" s="5" t="s">
-        <v>50</v>
+        <v>433</v>
       </c>
       <c r="G733" s="4">
         <v>39</v>
       </c>
       <c r="H733" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="734" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A734" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B734" s="4">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C734" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E734" s="5">
         <v>1680</v>
       </c>
       <c r="F734" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G734" s="4">
         <v>39</v>
       </c>
       <c r="H734" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="735" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A735" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B735" s="4">
-        <v>1154</v>
+        <v>842</v>
       </c>
       <c r="C735" s="5" t="s">
-        <v>471</v>
+        <v>51</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E735" s="5">
-        <v>1680</v>
+      <c r="E735" s="4">
+        <v>940</v>
       </c>
       <c r="F735" s="5" t="s">
-        <v>433</v>
+        <v>52</v>
       </c>
       <c r="G735" s="4">
         <v>39</v>
       </c>
       <c r="H735" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="736" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A736" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B736" s="4">
-        <v>1155</v>
+        <v>1059</v>
       </c>
       <c r="C736" s="5" t="s">
-        <v>472</v>
+        <v>620</v>
       </c>
       <c r="D736" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E736" s="5">
-        <v>1680</v>
+      <c r="E736" s="4">
+        <v>1360</v>
       </c>
       <c r="F736" s="5" t="s">
-        <v>433</v>
+        <v>125</v>
       </c>
       <c r="G736" s="4">
         <v>39</v>
       </c>
       <c r="H736" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="737" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A737" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B737" s="4">
-        <v>842</v>
+        <v>1060</v>
       </c>
       <c r="C737" s="5" t="s">
-        <v>51</v>
+        <v>621</v>
       </c>
       <c r="D737" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E737" s="4">
-        <v>940</v>
+        <v>1360</v>
       </c>
       <c r="F737" s="5" t="s">
-        <v>52</v>
+        <v>125</v>
       </c>
       <c r="G737" s="4">
         <v>39</v>
       </c>
       <c r="H737" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A738" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B738" s="4">
-        <v>1059</v>
+        <v>965</v>
       </c>
       <c r="C738" s="5" t="s">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="D738" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E738" s="4">
-        <v>1360</v>
+        <v>940</v>
       </c>
       <c r="F738" s="5" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="G738" s="4">
         <v>39</v>
       </c>
       <c r="H738" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="739" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A739" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B739" s="4">
-        <v>1060</v>
+        <v>1178</v>
       </c>
       <c r="C739" s="5" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D739" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E739" s="4">
-        <v>1360</v>
+        <v>430</v>
       </c>
       <c r="F739" s="5" t="s">
-        <v>125</v>
+        <v>54</v>
       </c>
       <c r="G739" s="4">
         <v>39</v>
       </c>
       <c r="H739" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A740" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B740" s="4">
-        <v>965</v>
+        <v>1179</v>
       </c>
       <c r="C740" s="5" t="s">
-        <v>590</v>
+        <v>623</v>
       </c>
       <c r="D740" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E740" s="4">
-        <v>940</v>
+        <v>430</v>
       </c>
       <c r="F740" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G740" s="4">
         <v>39</v>
       </c>
       <c r="H740" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A741" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B741" s="4">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="C741" s="5" t="s">
         <v>624</v>
       </c>
       <c r="D741" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E741" s="4">
         <v>430</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G741" s="4">
         <v>39</v>
       </c>
       <c r="H741" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A742" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B742" s="4">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C742" s="5" t="s">
         <v>625</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E742" s="4">
         <v>430</v>
       </c>
       <c r="F742" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G742" s="4">
         <v>39</v>
       </c>
       <c r="H742" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A743" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B743" s="4">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="C743" s="5" t="s">
         <v>626</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E743" s="4">
         <v>430</v>
       </c>
       <c r="F743" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G743" s="4">
         <v>39</v>
       </c>
       <c r="H743" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A744" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B744" s="4">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C744" s="5" t="s">
         <v>627</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E744" s="4">
         <v>430</v>
       </c>
       <c r="F744" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G744" s="4">
         <v>39</v>
       </c>
       <c r="H744" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A745" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B745" s="4">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C745" s="5" t="s">
         <v>628</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E745" s="4">
         <v>430</v>
       </c>
       <c r="F745" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G745" s="4">
         <v>39</v>
       </c>
       <c r="H745" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A746" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B746" s="4">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C746" s="5" t="s">
         <v>629</v>
       </c>
       <c r="D746" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E746" s="4">
         <v>430</v>
       </c>
       <c r="F746" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G746" s="4">
         <v>39</v>
       </c>
       <c r="H746" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A747" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B747" s="4">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C747" s="5" t="s">
         <v>630</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E747" s="4">
         <v>430</v>
       </c>
       <c r="F747" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G747" s="4">
         <v>39</v>
       </c>
       <c r="H747" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A748" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B748" s="4">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C748" s="5" t="s">
         <v>631</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E748" s="4">
         <v>430</v>
       </c>
       <c r="F748" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G748" s="4">
         <v>39</v>
       </c>
       <c r="H748" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A749" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B749" s="4">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="C749" s="5" t="s">
         <v>632</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E749" s="4">
         <v>430</v>
       </c>
       <c r="F749" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G749" s="4">
         <v>39</v>
       </c>
       <c r="H749" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A750" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B750" s="4">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="C750" s="5" t="s">
         <v>633</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E750" s="4">
         <v>430</v>
       </c>
       <c r="F750" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G750" s="4">
         <v>39</v>
       </c>
       <c r="H750" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A751" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B751" s="4">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="C751" s="5" t="s">
         <v>634</v>
       </c>
       <c r="D751" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E751" s="4">
         <v>430</v>
       </c>
       <c r="F751" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G751" s="4">
         <v>39</v>
       </c>
       <c r="H751" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A752" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B752" s="4">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C752" s="5" t="s">
         <v>635</v>
       </c>
       <c r="D752" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E752" s="4">
         <v>430</v>
       </c>
       <c r="F752" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G752" s="4">
         <v>39</v>
       </c>
       <c r="H752" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A753" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B753" s="4">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="C753" s="5" t="s">
         <v>636</v>
       </c>
       <c r="D753" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E753" s="4">
         <v>430</v>
       </c>
       <c r="F753" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G753" s="4">
         <v>39</v>
       </c>
       <c r="H753" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A754" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B754" s="4">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C754" s="5" t="s">
         <v>637</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E754" s="4">
         <v>430</v>
       </c>
       <c r="F754" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G754" s="4">
         <v>39</v>
       </c>
       <c r="H754" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A755" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B755" s="4">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="C755" s="5" t="s">
         <v>638</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E755" s="4">
         <v>430</v>
       </c>
       <c r="F755" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G755" s="4">
         <v>39</v>
       </c>
       <c r="H755" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A756" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B756" s="4">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="C756" s="5" t="s">
         <v>639</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E756" s="4">
         <v>430</v>
       </c>
       <c r="F756" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G756" s="4">
         <v>39</v>
       </c>
       <c r="H756" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A757" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B757" s="4">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C757" s="5" t="s">
         <v>640</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E757" s="4">
         <v>430</v>
       </c>
       <c r="F757" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G757" s="4">
         <v>39</v>
       </c>
       <c r="H757" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A758" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B758" s="4">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="C758" s="5" t="s">
         <v>641</v>
       </c>
       <c r="D758" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E758" s="4">
         <v>430</v>
       </c>
       <c r="F758" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G758" s="4">
         <v>39</v>
       </c>
       <c r="H758" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A759" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B759" s="4">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="C759" s="5" t="s">
-        <v>642</v>
+        <v>473</v>
       </c>
       <c r="D759" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E759" s="4">
         <v>430</v>
       </c>
       <c r="F759" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G759" s="4">
         <v>39</v>
       </c>
       <c r="H759" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A760" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B760" s="4">
-        <v>1198</v>
+        <v>845</v>
       </c>
       <c r="C760" s="5" t="s">
-        <v>643</v>
+        <v>53</v>
       </c>
       <c r="D760" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E760" s="4">
         <v>430</v>
       </c>
       <c r="F760" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G760" s="4">
         <v>39</v>
       </c>
       <c r="H760" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A761" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B761" s="4">
-        <v>1199</v>
+        <v>846</v>
       </c>
       <c r="C761" s="5" t="s">
-        <v>473</v>
+        <v>55</v>
       </c>
       <c r="D761" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E761" s="4">
         <v>430</v>
       </c>
       <c r="F761" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G761" s="4">
         <v>39</v>
       </c>
       <c r="H761" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A762" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B762" s="4">
-        <v>845</v>
+        <v>1013</v>
       </c>
       <c r="C762" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D762" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E762" s="4">
         <v>430</v>
       </c>
       <c r="F762" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G762" s="4">
         <v>39</v>
       </c>
       <c r="H762" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A763" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B763" s="4">
-        <v>846</v>
+        <v>1015</v>
       </c>
       <c r="C763" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D763" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E763" s="4">
         <v>430</v>
       </c>
       <c r="F763" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G763" s="4">
         <v>39</v>
       </c>
       <c r="H763" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A764" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B764" s="4">
-        <v>1013</v>
+        <v>630</v>
       </c>
       <c r="C764" s="5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D764" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E764" s="4">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="F764" s="5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="G764" s="4">
         <v>39</v>
       </c>
       <c r="H764" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A765" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B765" s="4">
-        <v>1015</v>
+        <v>1208</v>
       </c>
       <c r="C765" s="5" t="s">
-        <v>57</v>
+        <v>642</v>
       </c>
       <c r="D765" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E765" s="4">
         <v>430</v>
       </c>
       <c r="F765" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G765" s="4">
         <v>39</v>
       </c>
       <c r="H765" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="766" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A766" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B766" s="4">
-        <v>630</v>
+        <v>1238</v>
       </c>
       <c r="C766" s="5" t="s">
-        <v>58</v>
+        <v>643</v>
       </c>
       <c r="D766" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E766" s="4">
-        <v>420</v>
+      <c r="E766" s="5">
+        <v>1490</v>
       </c>
       <c r="F766" s="5" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G766" s="4">
         <v>39</v>
       </c>
       <c r="H766" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A767" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B767" s="4">
-        <v>1208</v>
+        <v>843</v>
       </c>
       <c r="C767" s="5" t="s">
-        <v>644</v>
+        <v>65</v>
       </c>
       <c r="D767" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E767" s="4">
         <v>430</v>
       </c>
       <c r="F767" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G767" s="4">
         <v>39</v>
       </c>
       <c r="H767" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="768" spans="1:8" x14ac:dyDescent="0.35">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A768" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B768" s="4">
-        <v>1238</v>
+        <v>844</v>
       </c>
       <c r="C768" s="5" t="s">
-        <v>645</v>
+        <v>66</v>
       </c>
       <c r="D768" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E768" s="5">
-        <v>1490</v>
+      <c r="E768" s="4">
+        <v>430</v>
       </c>
       <c r="F768" s="5" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G768" s="4">
         <v>39</v>
       </c>
       <c r="H768" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A769" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B769" s="4">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C769" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E769" s="4">
         <v>430</v>
       </c>
       <c r="F769" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G769" s="4">
         <v>39</v>
       </c>
       <c r="H769" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A770" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B770" s="4">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="C770" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E770" s="4">
         <v>430</v>
       </c>
       <c r="F770" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G770" s="4">
         <v>39</v>
       </c>
       <c r="H770" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A771" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B771" s="4">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="C771" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E771" s="4">
         <v>430</v>
       </c>
       <c r="F771" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G771" s="4">
         <v>39</v>
       </c>
       <c r="H771" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A772" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B772" s="4">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C772" s="5" t="s">
-        <v>68</v>
+        <v>644</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E772" s="4">
         <v>430</v>
       </c>
       <c r="F772" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G772" s="4">
         <v>39</v>
       </c>
       <c r="H772" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A773" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B773" s="4">
-        <v>850</v>
+        <v>1260</v>
       </c>
       <c r="C773" s="5" t="s">
-        <v>69</v>
+        <v>645</v>
       </c>
       <c r="D773" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E773" s="4">
         <v>430</v>
       </c>
       <c r="F773" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G773" s="4">
         <v>39</v>
       </c>
       <c r="H773" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A774" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B774" s="4">
-        <v>849</v>
+        <v>1017</v>
       </c>
       <c r="C774" s="5" t="s">
-        <v>646</v>
+        <v>613</v>
       </c>
       <c r="D774" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E774" s="4">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="F774" s="5" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G774" s="4">
         <v>39</v>
       </c>
       <c r="H774" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A775" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B775" s="4">
-        <v>1260</v>
+        <v>1027</v>
       </c>
       <c r="C775" s="5" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D775" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E775" s="4">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="F775" s="5" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G775" s="4">
         <v>39</v>
       </c>
       <c r="H775" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A776" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B776" s="4">
-        <v>1017</v>
+        <v>1050</v>
       </c>
       <c r="C776" s="5" t="s">
-        <v>615</v>
+        <v>83</v>
       </c>
       <c r="D776" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E776" s="4">
         <v>440</v>
       </c>
       <c r="F776" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G776" s="4">
         <v>39</v>
       </c>
       <c r="H776" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A777" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B777" s="4">
-        <v>1027</v>
+        <v>760</v>
       </c>
       <c r="C777" s="5" t="s">
-        <v>648</v>
+        <v>86</v>
       </c>
       <c r="D777" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E777" s="4">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="F777" s="5" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G777" s="4">
         <v>39</v>
       </c>
       <c r="H777" s="5" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A778" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B778" s="4">
-        <v>1050</v>
+        <v>841</v>
       </c>
       <c r="C778" s="5" t="s">
-        <v>83</v>
+        <v>418</v>
       </c>
       <c r="D778" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E778" s="4">
-        <v>440</v>
+        <v>940</v>
       </c>
       <c r="F778" s="5" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="G778" s="4">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="H778" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A779" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B779" s="4">
-        <v>760</v>
+        <v>1259</v>
       </c>
       <c r="C779" s="5" t="s">
-        <v>86</v>
+        <v>425</v>
       </c>
       <c r="D779" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E779" s="4">
-        <v>420</v>
+      <c r="E779" s="5">
+        <v>1770</v>
       </c>
       <c r="F779" s="5" t="s">
-        <v>59</v>
+        <v>421</v>
       </c>
       <c r="G779" s="4">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="H779" s="5" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="780" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A780" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B780" s="4">
-        <v>841</v>
+        <v>1052</v>
       </c>
       <c r="C780" s="5" t="s">
-        <v>418</v>
+        <v>193</v>
       </c>
       <c r="D780" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E780" s="4">
-        <v>940</v>
+        <v>1380</v>
       </c>
       <c r="F780" s="5" t="s">
-        <v>52</v>
+        <v>194</v>
       </c>
       <c r="G780" s="4">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="H780" s="5" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="781" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A781" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B781" s="4">
-        <v>1259</v>
+        <v>386</v>
       </c>
       <c r="C781" s="5" t="s">
-        <v>425</v>
+        <v>18</v>
       </c>
       <c r="D781" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E781" s="5">
-        <v>1770</v>
+      <c r="E781" s="4">
+        <v>360</v>
       </c>
       <c r="F781" s="5" t="s">
-        <v>421</v>
+        <v>19</v>
       </c>
       <c r="G781" s="4">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="H781" s="5" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="782" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A782" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B782" s="4">
-        <v>1052</v>
+        <v>1202</v>
       </c>
       <c r="C782" s="5" t="s">
-        <v>193</v>
+        <v>87</v>
       </c>
       <c r="D782" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E782" s="4">
-        <v>1380</v>
+        <v>110</v>
       </c>
       <c r="F782" s="5" t="s">
-        <v>194</v>
+        <v>88</v>
       </c>
       <c r="G782" s="4">
         <v>40</v>
       </c>
       <c r="H782" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="783" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A783" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B783" s="4">
-        <v>386</v>
+        <v>1069</v>
       </c>
       <c r="C783" s="5" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="D783" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E783" s="4">
-        <v>360</v>
+        <v>1380</v>
       </c>
       <c r="F783" s="5" t="s">
-        <v>19</v>
+        <v>194</v>
       </c>
       <c r="G783" s="4">
         <v>40</v>
       </c>
       <c r="H783" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="784" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A784" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B784" s="4">
-        <v>1202</v>
+        <v>512</v>
       </c>
       <c r="C784" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D784" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E784" s="4">
-        <v>110</v>
+        <v>250</v>
       </c>
       <c r="F784" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G784" s="4">
         <v>40</v>
       </c>
       <c r="H784" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="785" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A785" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B785" s="4">
-        <v>1069</v>
+        <v>1221</v>
       </c>
       <c r="C785" s="5" t="s">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="D785" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E785" s="4">
-        <v>1380</v>
+        <v>1710</v>
       </c>
       <c r="F785" s="5" t="s">
-        <v>194</v>
+        <v>23</v>
       </c>
       <c r="G785" s="4">
         <v>40</v>
       </c>
       <c r="H785" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="786" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A786" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B786" s="4">
-        <v>512</v>
+        <v>1257</v>
       </c>
       <c r="C786" s="5" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="D786" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E786" s="4">
-        <v>250</v>
+        <v>1710</v>
       </c>
       <c r="F786" s="5" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G786" s="4">
         <v>40</v>
       </c>
       <c r="H786" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="787" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A787" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B787" s="4">
-        <v>1221</v>
+        <v>1258</v>
       </c>
       <c r="C787" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D787" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E787" s="4">
         <v>1710</v>
       </c>
       <c r="F787" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G787" s="4">
         <v>40</v>
       </c>
       <c r="H787" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="788" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A788" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B788" s="4">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="C788" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E788" s="4">
         <v>1710</v>
       </c>
       <c r="F788" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G788" s="4">
         <v>40</v>
       </c>
       <c r="H788" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="789" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A789" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B789" s="4">
-        <v>1258</v>
+        <v>991</v>
       </c>
       <c r="C789" s="5" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E789" s="4">
-        <v>1710</v>
+        <v>830</v>
       </c>
       <c r="F789" s="5" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="G789" s="4">
         <v>40</v>
       </c>
       <c r="H789" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="790" spans="1:8" x14ac:dyDescent="0.35">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A790" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B790" s="4">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="C790" s="5" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E790" s="4">
-        <v>1710</v>
+        <v>1630</v>
       </c>
       <c r="F790" s="5" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="G790" s="4">
         <v>40</v>
       </c>
       <c r="H790" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="791" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A791" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B791" s="4">
-        <v>991</v>
+        <v>1272</v>
       </c>
       <c r="C791" s="5" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E791" s="4">
-        <v>830</v>
+        <v>1710</v>
       </c>
       <c r="F791" s="5" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G791" s="4">
         <v>40</v>
       </c>
       <c r="H791" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="792" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A792" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B792" s="4">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="C792" s="5" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E792" s="4">
-        <v>1630</v>
+        <v>1710</v>
       </c>
       <c r="F792" s="5" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="G792" s="4">
         <v>40</v>
       </c>
       <c r="H792" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="793" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A793" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B793" s="4">
-        <v>1272</v>
+        <v>860</v>
       </c>
       <c r="C793" s="5" t="s">
-        <v>34</v>
+        <v>649</v>
       </c>
       <c r="D793" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E793" s="4">
-        <v>1710</v>
+        <v>1200</v>
       </c>
       <c r="F793" s="5" t="s">
-        <v>23</v>
+        <v>650</v>
       </c>
       <c r="G793" s="4">
         <v>40</v>
       </c>
       <c r="H793" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="794" spans="1:8" x14ac:dyDescent="0.35">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A794" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B794" s="4">
-        <v>1277</v>
+        <v>1038</v>
       </c>
       <c r="C794" s="5" t="s">
-        <v>35</v>
+        <v>651</v>
       </c>
       <c r="D794" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E794" s="4">
-        <v>1710</v>
+        <v>440</v>
       </c>
       <c r="F794" s="5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G794" s="4">
         <v>40</v>
       </c>
       <c r="H794" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="795" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A795" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B795" s="4">
-        <v>860</v>
+        <v>1042</v>
       </c>
       <c r="C795" s="5" t="s">
-        <v>651</v>
+        <v>204</v>
       </c>
       <c r="D795" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E795" s="4">
-        <v>1200</v>
+        <v>1090</v>
       </c>
       <c r="F795" s="5" t="s">
-        <v>652</v>
+        <v>205</v>
       </c>
       <c r="G795" s="4">
         <v>40</v>
       </c>
       <c r="H795" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="796" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A796" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B796" s="4">
-        <v>1038</v>
+        <v>1287</v>
       </c>
       <c r="C796" s="5" t="s">
-        <v>653</v>
+        <v>36</v>
       </c>
       <c r="D796" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E796" s="4">
-        <v>440</v>
+        <v>1710</v>
       </c>
       <c r="F796" s="5" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G796" s="4">
         <v>40</v>
       </c>
       <c r="H796" s="5" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="797" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A797" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B797" s="4">
-        <v>1042</v>
+        <v>1292</v>
       </c>
       <c r="C797" s="5" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="D797" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E797" s="4">
-        <v>1090</v>
+        <v>1710</v>
       </c>
       <c r="F797" s="5" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="G797" s="4">
         <v>40</v>
       </c>
       <c r="H797" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="798" spans="1:8" x14ac:dyDescent="0.35">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A798" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B798" s="4">
-        <v>1287</v>
+        <v>620</v>
       </c>
       <c r="C798" s="5" t="s">
-        <v>36</v>
+        <v>213</v>
       </c>
       <c r="D798" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E798" s="4">
-        <v>1710</v>
+        <v>420</v>
       </c>
       <c r="F798" s="5" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G798" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H798" s="5" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="799" spans="1:8" x14ac:dyDescent="0.35">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A799" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B799" s="4">
-        <v>1292</v>
+        <v>630</v>
       </c>
       <c r="C799" s="5" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="D799" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E799" s="4">
-        <v>1710</v>
+        <v>420</v>
       </c>
       <c r="F799" s="5" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G799" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H799" s="5" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A800" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B800" s="4">
-        <v>620</v>
+        <v>998</v>
       </c>
       <c r="C800" s="5" t="s">
-        <v>213</v>
+        <v>653</v>
       </c>
       <c r="D800" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E800" s="4">
-        <v>420</v>
+        <v>880</v>
       </c>
       <c r="F800" s="5" t="s">
-        <v>59</v>
+        <v>215</v>
       </c>
       <c r="G800" s="4">
         <v>41</v>
       </c>
       <c r="H800" s="5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="801" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A801" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B801" s="4">
-        <v>630</v>
+        <v>1001</v>
       </c>
       <c r="C801" s="5" t="s">
-        <v>58</v>
+        <v>216</v>
       </c>
       <c r="D801" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E801" s="4">
-        <v>420</v>
+        <v>880</v>
       </c>
       <c r="F801" s="5" t="s">
-        <v>59</v>
+        <v>215</v>
       </c>
       <c r="G801" s="4">
         <v>41</v>
       </c>
       <c r="H801" s="5" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A802" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B802" s="4">
-        <v>998</v>
+        <v>1262</v>
       </c>
       <c r="C802" s="5" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="D802" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E802" s="4">
-        <v>880</v>
+        <v>420</v>
       </c>
       <c r="F802" s="5" t="s">
-        <v>215</v>
+        <v>59</v>
       </c>
       <c r="G802" s="4">
         <v>41</v>
       </c>
       <c r="H802" s="5" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A803" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B803" s="4">
+        <v>690</v>
+      </c>
+      <c r="C803" s="5" t="s">
         <v>654</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D803" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E803" s="4">
-        <v>880</v>
+        <v>420</v>
       </c>
       <c r="F803" s="5" t="s">
-        <v>215</v>
+        <v>59</v>
       </c>
       <c r="G803" s="4">
         <v>41</v>
       </c>
       <c r="H803" s="5" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A804" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B804" s="4">
-        <v>1262</v>
+        <v>691</v>
       </c>
       <c r="C804" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D804" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E804" s="4">
         <v>420</v>
       </c>
       <c r="F804" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G804" s="4">
         <v>41</v>
       </c>
       <c r="H804" s="5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="805" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A805" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B805" s="4">
-        <v>690</v>
+        <v>40</v>
       </c>
       <c r="C805" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D805" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E805" s="4">
+        <v>1020</v>
+      </c>
+      <c r="F805" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G805" s="4">
+        <v>69</v>
+      </c>
+      <c r="H805" s="5" t="s">
         <v>656</v>
-      </c>
-[...13 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A806" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B806" s="4">
-        <v>691</v>
+        <v>946</v>
       </c>
       <c r="C806" s="5" t="s">
-        <v>657</v>
+        <v>113</v>
       </c>
       <c r="D806" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E806" s="4">
-        <v>420</v>
+        <v>720</v>
       </c>
       <c r="F806" s="5" t="s">
-        <v>59</v>
+        <v>114</v>
       </c>
       <c r="G806" s="4">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="H806" s="5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="807" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A807" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B807" s="4">
-        <v>40</v>
+        <v>1051</v>
       </c>
       <c r="C807" s="5" t="s">
-        <v>161</v>
+        <v>116</v>
       </c>
       <c r="D807" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E807" s="4">
-        <v>1020</v>
+        <v>720</v>
       </c>
       <c r="F807" s="5" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
       <c r="G807" s="4">
         <v>69</v>
       </c>
       <c r="H807" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A808" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B808" s="4">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C808" s="5" t="s">
-        <v>113</v>
+        <v>223</v>
       </c>
       <c r="D808" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E808" s="4">
         <v>720</v>
       </c>
       <c r="F808" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G808" s="4">
         <v>69</v>
       </c>
       <c r="H808" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A809" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B809" s="4">
-        <v>1051</v>
+        <v>948</v>
       </c>
       <c r="C809" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E809" s="4">
         <v>720</v>
       </c>
       <c r="F809" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G809" s="4">
         <v>69</v>
       </c>
       <c r="H809" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A810" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B810" s="4">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C810" s="5" t="s">
-        <v>223</v>
+        <v>118</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E810" s="4">
         <v>720</v>
       </c>
       <c r="F810" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G810" s="4">
         <v>69</v>
       </c>
       <c r="H810" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A811" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B811" s="4">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="C811" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E811" s="4">
         <v>720</v>
       </c>
       <c r="F811" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G811" s="4">
         <v>69</v>
       </c>
       <c r="H811" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="812" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A812" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B812" s="4">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="C812" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E812" s="4">
         <v>720</v>
       </c>
       <c r="F812" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G812" s="4">
         <v>69</v>
       </c>
       <c r="H812" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="813" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A813" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B813" s="4">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="C813" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D813" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E813" s="4">
         <v>720</v>
       </c>
       <c r="F813" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G813" s="4">
         <v>69</v>
       </c>
       <c r="H813" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="814" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A814" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B814" s="4">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C814" s="5" t="s">
-        <v>121</v>
+        <v>224</v>
       </c>
       <c r="D814" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E814" s="4">
         <v>720</v>
       </c>
       <c r="F814" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G814" s="4">
         <v>69</v>
       </c>
       <c r="H814" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="815" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A815" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B815" s="4">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="C815" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D815" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E815" s="4">
         <v>720</v>
       </c>
       <c r="F815" s="5" t="s">
         <v>114</v>
       </c>
       <c r="G815" s="4">
         <v>69</v>
       </c>
       <c r="H815" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="816" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A816" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B816" s="4">
-        <v>941</v>
+        <v>1056</v>
       </c>
       <c r="C816" s="5" t="s">
-        <v>224</v>
+        <v>124</v>
       </c>
       <c r="D816" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E816" s="4">
-        <v>720</v>
+        <v>1360</v>
       </c>
       <c r="F816" s="5" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="G816" s="4">
         <v>69</v>
       </c>
       <c r="H816" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="817" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A817" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B817" s="4">
-        <v>942</v>
+        <v>1053</v>
       </c>
       <c r="C817" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D817" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E817" s="4">
-        <v>720</v>
+        <v>1360</v>
       </c>
       <c r="F817" s="5" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="G817" s="4">
         <v>69</v>
       </c>
       <c r="H817" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="818" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A818" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B818" s="4">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="C818" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D818" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E818" s="4">
         <v>1360</v>
       </c>
       <c r="F818" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G818" s="4">
         <v>69</v>
       </c>
       <c r="H818" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="819" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A819" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B819" s="4">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C819" s="5" t="s">
-        <v>126</v>
+        <v>225</v>
       </c>
       <c r="D819" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E819" s="4">
         <v>1360</v>
       </c>
       <c r="F819" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G819" s="4">
         <v>69</v>
       </c>
       <c r="H819" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="820" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A820" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B820" s="4">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C820" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D820" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E820" s="4">
         <v>1360</v>
       </c>
       <c r="F820" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G820" s="4">
         <v>69</v>
       </c>
       <c r="H820" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A821" s="4" t="s">
-        <v>8</v>
+        <v>226</v>
       </c>
       <c r="B821" s="4">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="C821" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D821" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E821" s="4">
+      <c r="E821" s="5">
         <v>1360</v>
       </c>
       <c r="F821" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="G821" s="4">
+      <c r="G821" s="9">
         <v>69</v>
       </c>
-      <c r="H821" s="5" t="s">
-        <v>658</v>
+      <c r="H821" s="9" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A822" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B822" s="4">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="C822" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D822" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E822" s="4">
         <v>1360</v>
       </c>
       <c r="F822" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G822" s="4">
         <v>69</v>
       </c>
       <c r="H822" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A823" s="4" t="s">
-        <v>226</v>
+        <v>8</v>
       </c>
       <c r="B823" s="4">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C823" s="5" t="s">
-        <v>227</v>
+        <v>130</v>
       </c>
       <c r="D823" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E823" s="5">
+      <c r="E823" s="4">
         <v>1360</v>
       </c>
       <c r="F823" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="G823" s="9">
+      <c r="G823" s="4">
         <v>69</v>
       </c>
-      <c r="H823" s="9" t="s">
-        <v>658</v>
+      <c r="H823" s="5" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A824" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B824" s="4">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C824" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D824" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E824" s="4">
         <v>1360</v>
       </c>
       <c r="F824" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G824" s="4">
         <v>69</v>
       </c>
       <c r="H824" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A825" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B825" s="4">
-        <v>1063</v>
+        <v>989</v>
       </c>
       <c r="C825" s="5" t="s">
-        <v>130</v>
+        <v>228</v>
       </c>
       <c r="D825" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E825" s="4">
-        <v>1360</v>
+        <v>440</v>
       </c>
       <c r="F825" s="5" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="G825" s="4">
         <v>69</v>
       </c>
       <c r="H825" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="826" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A826" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B826" s="4">
-        <v>1064</v>
+        <v>1215</v>
       </c>
       <c r="C826" s="5" t="s">
-        <v>131</v>
+        <v>229</v>
       </c>
       <c r="D826" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E826" s="4">
-        <v>1360</v>
+      <c r="E826" s="5">
+        <v>1700</v>
       </c>
       <c r="F826" s="5" t="s">
-        <v>125</v>
+        <v>230</v>
       </c>
       <c r="G826" s="4">
         <v>69</v>
       </c>
       <c r="H826" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="827" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A827" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B827" s="4">
-        <v>989</v>
+        <v>1233</v>
       </c>
       <c r="C827" s="5" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="D827" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E827" s="4">
-        <v>440</v>
+      <c r="E827" s="5">
+        <v>1490</v>
       </c>
       <c r="F827" s="5" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G827" s="4">
         <v>69</v>
       </c>
       <c r="H827" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="828" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A828" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B828" s="4">
-        <v>1215</v>
+        <v>1234</v>
       </c>
       <c r="C828" s="5" t="s">
-        <v>229</v>
+        <v>175</v>
       </c>
       <c r="D828" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E828" s="5">
-        <v>1700</v>
+        <v>1490</v>
       </c>
       <c r="F828" s="5" t="s">
-        <v>230</v>
+        <v>45</v>
       </c>
       <c r="G828" s="4">
         <v>69</v>
       </c>
       <c r="H828" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="829" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A829" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B829" s="4">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="C829" s="5" t="s">
-        <v>174</v>
+        <v>478</v>
       </c>
       <c r="D829" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E829" s="5">
-        <v>1490</v>
+      <c r="E829" s="4">
+        <v>920</v>
       </c>
       <c r="F829" s="5" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="G829" s="4">
         <v>69</v>
       </c>
       <c r="H829" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="830" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A830" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B830" s="4">
-        <v>1234</v>
+        <v>1010</v>
       </c>
       <c r="C830" s="5" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D830" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E830" s="5">
-        <v>1490</v>
+      <c r="E830" s="4">
+        <v>890</v>
       </c>
       <c r="F830" s="5" t="s">
-        <v>45</v>
+        <v>233</v>
       </c>
       <c r="G830" s="4">
         <v>69</v>
       </c>
       <c r="H830" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="831" spans="1:8" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A831" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B831" s="4">
-        <v>1241</v>
+        <v>1028</v>
       </c>
       <c r="C831" s="5" t="s">
-        <v>478</v>
+        <v>234</v>
       </c>
       <c r="D831" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E831" s="4">
-        <v>920</v>
+        <v>440</v>
       </c>
       <c r="F831" s="5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G831" s="4">
         <v>69</v>
       </c>
       <c r="H831" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A832" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B832" s="4">
-        <v>1010</v>
+        <v>1299</v>
       </c>
       <c r="C832" s="5" t="s">
-        <v>232</v>
+        <v>136</v>
       </c>
       <c r="D832" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E832" s="4">
-        <v>890</v>
+      <c r="E832" s="5">
+        <v>1540</v>
       </c>
       <c r="F832" s="5" t="s">
-        <v>233</v>
+        <v>39</v>
       </c>
       <c r="G832" s="4">
         <v>69</v>
       </c>
       <c r="H832" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="833" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A833" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B833" s="4">
-        <v>1028</v>
+        <v>1104</v>
       </c>
       <c r="C833" s="5" t="s">
-        <v>234</v>
+        <v>270</v>
       </c>
       <c r="D833" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E833" s="4">
-        <v>440</v>
+        <v>1400</v>
       </c>
       <c r="F833" s="5" t="s">
-        <v>11</v>
+        <v>271</v>
       </c>
       <c r="G833" s="4">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="H833" s="5" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="834" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A834" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B834" s="4">
-        <v>1299</v>
+        <v>1106</v>
       </c>
       <c r="C834" s="5" t="s">
-        <v>136</v>
+        <v>273</v>
       </c>
       <c r="D834" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E834" s="5">
-        <v>1540</v>
+      <c r="E834" s="4">
+        <v>1400</v>
       </c>
       <c r="F834" s="5" t="s">
-        <v>39</v>
+        <v>271</v>
       </c>
       <c r="G834" s="4">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="H834" s="5" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="835" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A835" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B835" s="4">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="C835" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D835" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E835" s="4">
         <v>1400</v>
       </c>
       <c r="F835" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G835" s="4">
         <v>42</v>
       </c>
       <c r="H835" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="836" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A836" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B836" s="4">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="C836" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D836" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E836" s="4">
-        <v>1400</v>
+      <c r="E836" s="5">
+        <v>1460</v>
       </c>
       <c r="F836" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="G836" s="4">
         <v>42</v>
       </c>
       <c r="H836" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="837" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A837" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B837" s="4">
-        <v>1107</v>
+        <v>1138</v>
       </c>
       <c r="C837" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D837" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E837" s="4">
-        <v>1400</v>
+        <v>1530</v>
       </c>
       <c r="F837" s="5" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="G837" s="4">
         <v>42</v>
       </c>
       <c r="H837" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="838" spans="1:8" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A838" s="4" t="s">
-        <v>8</v>
+        <v>285</v>
       </c>
       <c r="B838" s="4">
-        <v>1112</v>
+        <v>968</v>
       </c>
       <c r="C838" s="5" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="D838" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E838" s="5">
-        <v>1460</v>
+        <v>780</v>
       </c>
       <c r="F838" s="5" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="G838" s="4">
         <v>42</v>
       </c>
-      <c r="H838" s="5" t="s">
-        <v>659</v>
+      <c r="H838" s="9" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="839" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A839" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B839" s="4">
-        <v>1138</v>
+        <v>1173</v>
       </c>
       <c r="C839" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D839" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E839" s="4">
-        <v>1530</v>
+        <v>780</v>
       </c>
       <c r="F839" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="G839" s="4">
         <v>42</v>
       </c>
       <c r="H839" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="840" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A840" s="4" t="s">
-        <v>285</v>
+        <v>8</v>
       </c>
       <c r="B840" s="4">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C840" s="5" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D840" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E840" s="5">
+      <c r="E840" s="4">
         <v>780</v>
       </c>
       <c r="F840" s="5" t="s">
         <v>287</v>
       </c>
       <c r="G840" s="4">
         <v>42</v>
       </c>
-      <c r="H840" s="9" t="s">
-        <v>659</v>
+      <c r="H840" s="5" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="841" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A841" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B841" s="4">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C841" s="5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D841" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E841" s="4">
         <v>780</v>
       </c>
       <c r="F841" s="5" t="s">
         <v>287</v>
       </c>
       <c r="G841" s="4">
         <v>42</v>
       </c>
       <c r="H841" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="842" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A842" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B842" s="4">
-        <v>970</v>
+        <v>1176</v>
       </c>
       <c r="C842" s="5" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D842" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E842" s="4">
         <v>780</v>
       </c>
       <c r="F842" s="5" t="s">
         <v>287</v>
       </c>
       <c r="G842" s="4">
         <v>42</v>
       </c>
       <c r="H842" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="843" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A843" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B843" s="4">
-        <v>1174</v>
+        <v>480</v>
       </c>
       <c r="C843" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D843" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E843" s="4">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="F843" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="G843" s="4">
         <v>42</v>
       </c>
       <c r="H843" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="844" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A844" s="4" t="s">
-        <v>8</v>
+        <v>296</v>
       </c>
       <c r="B844" s="4">
-        <v>1176</v>
+        <v>971</v>
       </c>
       <c r="C844" s="5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D844" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E844" s="4">
-        <v>780</v>
+      <c r="E844" s="5">
+        <v>790</v>
       </c>
       <c r="F844" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="G844" s="4">
         <v>42</v>
       </c>
-      <c r="H844" s="5" t="s">
-        <v>659</v>
+      <c r="H844" s="9" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="845" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A845" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B845" s="4">
-        <v>480</v>
+        <v>1201</v>
       </c>
       <c r="C845" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D845" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E845" s="4">
         <v>790</v>
       </c>
       <c r="F845" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G845" s="4">
         <v>42</v>
       </c>
       <c r="H845" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="846" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A846" s="4" t="s">
-        <v>296</v>
+        <v>8</v>
       </c>
       <c r="B846" s="4">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="C846" s="5" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D846" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E846" s="5">
+      <c r="E846" s="4">
         <v>790</v>
       </c>
       <c r="F846" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G846" s="4">
         <v>42</v>
       </c>
-      <c r="H846" s="9" t="s">
-        <v>659</v>
+      <c r="H846" s="5" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="847" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A847" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B847" s="4">
-        <v>1201</v>
+        <v>490</v>
       </c>
       <c r="C847" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E847" s="4">
         <v>790</v>
       </c>
       <c r="F847" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G847" s="4">
         <v>42</v>
       </c>
       <c r="H847" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="848" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A848" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B848" s="4">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C848" s="5" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D848" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E848" s="4">
         <v>790</v>
       </c>
       <c r="F848" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G848" s="4">
         <v>42</v>
       </c>
       <c r="H848" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="849" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A849" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B849" s="4">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="C849" s="5" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D849" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E849" s="4">
         <v>790</v>
       </c>
       <c r="F849" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G849" s="4">
         <v>42</v>
       </c>
       <c r="H849" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="850" spans="1:8" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A850" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B850" s="4">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C850" s="5" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D850" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E850" s="4">
-        <v>790</v>
+        <v>440</v>
       </c>
       <c r="F850" s="5" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="G850" s="4">
         <v>42</v>
       </c>
       <c r="H850" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="851" spans="1:8" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A851" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B851" s="4">
-        <v>481</v>
+        <v>979</v>
       </c>
       <c r="C851" s="5" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D851" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E851" s="4">
-        <v>790</v>
+        <v>440</v>
       </c>
       <c r="F851" s="5" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="G851" s="4">
         <v>42</v>
       </c>
       <c r="H851" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A852" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B852" s="4">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="C852" s="5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D852" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E852" s="4">
-        <v>440</v>
+        <v>900</v>
       </c>
       <c r="F852" s="5" t="s">
-        <v>11</v>
+        <v>308</v>
       </c>
       <c r="G852" s="4">
         <v>42</v>
       </c>
       <c r="H852" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="853" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A853" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B853" s="4">
-        <v>979</v>
+        <v>539</v>
       </c>
       <c r="C853" s="5" t="s">
-        <v>306</v>
+        <v>658</v>
       </c>
       <c r="D853" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E853" s="4">
-        <v>440</v>
+        <v>860</v>
       </c>
       <c r="F853" s="5" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G853" s="4">
         <v>42</v>
       </c>
       <c r="H853" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="854" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A854" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B854" s="4">
-        <v>980</v>
+        <v>1225</v>
       </c>
       <c r="C854" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D854" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E854" s="4">
-        <v>900</v>
+        <v>250</v>
       </c>
       <c r="F854" s="5" t="s">
-        <v>308</v>
+        <v>91</v>
       </c>
       <c r="G854" s="4">
         <v>42</v>
       </c>
       <c r="H854" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="855" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A855" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B855" s="4">
-        <v>539</v>
+        <v>1227</v>
       </c>
       <c r="C855" s="5" t="s">
-        <v>660</v>
+        <v>312</v>
       </c>
       <c r="D855" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E855" s="4">
-        <v>860</v>
+        <v>250</v>
       </c>
       <c r="F855" s="5" t="s">
-        <v>598</v>
+        <v>91</v>
       </c>
       <c r="G855" s="4">
         <v>42</v>
       </c>
       <c r="H855" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="856" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A856" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B856" s="4">
-        <v>1225</v>
+        <v>1081</v>
       </c>
       <c r="C856" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D856" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E856" s="4">
         <v>250</v>
       </c>
       <c r="F856" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G856" s="4">
         <v>42</v>
       </c>
       <c r="H856" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="857" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A857" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B857" s="4">
-        <v>1227</v>
+        <v>1082</v>
       </c>
       <c r="C857" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D857" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E857" s="4">
-        <v>250</v>
+        <v>950</v>
       </c>
       <c r="F857" s="5" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G857" s="4">
         <v>42</v>
       </c>
       <c r="H857" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="858" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A858" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B858" s="4">
-        <v>1081</v>
+        <v>1266</v>
       </c>
       <c r="C858" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D858" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E858" s="4">
-        <v>250</v>
+        <v>950</v>
       </c>
       <c r="F858" s="5" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G858" s="4">
         <v>42</v>
       </c>
       <c r="H858" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="859" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A859" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B859" s="4">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C859" s="5" t="s">
-        <v>319</v>
+        <v>659</v>
       </c>
       <c r="D859" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E859" s="4">
         <v>950</v>
       </c>
       <c r="F859" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G859" s="4">
         <v>42</v>
       </c>
       <c r="H859" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="860" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A860" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B860" s="4">
-        <v>1266</v>
+        <v>1083</v>
       </c>
       <c r="C860" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D860" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E860" s="4">
         <v>950</v>
       </c>
       <c r="F860" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G860" s="4">
         <v>42</v>
       </c>
       <c r="H860" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="861" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A861" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B861" s="4">
-        <v>1084</v>
+        <v>1267</v>
       </c>
       <c r="C861" s="5" t="s">
-        <v>661</v>
+        <v>322</v>
       </c>
       <c r="D861" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E861" s="4">
         <v>950</v>
       </c>
       <c r="F861" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G861" s="4">
         <v>42</v>
       </c>
       <c r="H861" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="862" spans="1:8" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A862" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B862" s="4">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C862" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D862" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E862" s="4">
         <v>950</v>
       </c>
       <c r="F862" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G862" s="4">
         <v>42</v>
       </c>
       <c r="H862" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="863" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A863" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B863" s="4">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="C863" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D863" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E863" s="4">
-        <v>950</v>
+      <c r="E863" s="5">
+        <v>1460</v>
       </c>
       <c r="F863" s="5" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="G863" s="4">
         <v>42</v>
       </c>
       <c r="H863" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="864" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A864" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B864" s="4">
-        <v>1085</v>
+        <v>1269</v>
       </c>
       <c r="C864" s="5" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D864" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E864" s="4">
-        <v>950</v>
+        <v>1470</v>
       </c>
       <c r="F864" s="5" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="G864" s="4">
         <v>42</v>
       </c>
       <c r="H864" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
     </row>
     <row r="865" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A865" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B865" s="4">
-        <v>1268</v>
+        <v>1288</v>
       </c>
       <c r="C865" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D865" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E865" s="5">
         <v>1460</v>
       </c>
       <c r="F865" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G865" s="4">
         <v>42</v>
       </c>
       <c r="H865" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="866" spans="1:8" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A866" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B866" s="4">
-        <v>1269</v>
+        <v>390</v>
       </c>
       <c r="C866" s="5" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="D866" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E866" s="4">
-        <v>1470</v>
+        <v>1170</v>
       </c>
       <c r="F866" s="5" t="s">
-        <v>281</v>
+        <v>346</v>
       </c>
       <c r="G866" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H866" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="867" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A867" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B867" s="4">
-        <v>1288</v>
+        <v>1152</v>
       </c>
       <c r="C867" s="5" t="s">
-        <v>328</v>
+        <v>661</v>
       </c>
       <c r="D867" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E867" s="5">
-        <v>1460</v>
+      <c r="E867" s="4">
+        <v>1610</v>
       </c>
       <c r="F867" s="5" t="s">
-        <v>276</v>
+        <v>15</v>
       </c>
       <c r="G867" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H867" s="5" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="868" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A868" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B868" s="4">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="C868" s="5" t="s">
-        <v>345</v>
+        <v>662</v>
       </c>
       <c r="D868" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E868" s="4">
-        <v>1170</v>
+        <v>1110</v>
       </c>
       <c r="F868" s="5" t="s">
-        <v>346</v>
+        <v>663</v>
       </c>
       <c r="G868" s="4">
         <v>43</v>
       </c>
       <c r="H868" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A869" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B869" s="4">
-        <v>1152</v>
+        <v>1019</v>
       </c>
       <c r="C869" s="5" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>1610</v>
+        <v>358</v>
+      </c>
+      <c r="D869" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E869" s="5">
+        <v>1560</v>
       </c>
       <c r="F869" s="5" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="G869" s="4">
         <v>43</v>
       </c>
       <c r="H869" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="870" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A870" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B870" s="4">
-        <v>545</v>
+        <v>1019</v>
       </c>
       <c r="C870" s="5" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>1110</v>
+        <v>358</v>
+      </c>
+      <c r="D870" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E870" s="5">
+        <v>400</v>
       </c>
       <c r="F870" s="5" t="s">
-        <v>665</v>
+        <v>340</v>
       </c>
       <c r="G870" s="4">
         <v>43</v>
       </c>
       <c r="H870" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A871" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B871" s="4">
         <v>1019</v>
       </c>
       <c r="C871" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D871" s="5" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>362</v>
+      </c>
+      <c r="E871" s="4">
+        <v>170</v>
       </c>
       <c r="F871" s="5" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
       <c r="G871" s="4">
         <v>43</v>
       </c>
       <c r="H871" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="872" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A872" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B872" s="4">
         <v>1019</v>
       </c>
       <c r="C872" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D872" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>363</v>
+      </c>
+      <c r="E872" s="4">
+        <v>390</v>
       </c>
       <c r="F872" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="G872" s="4">
         <v>43</v>
       </c>
       <c r="H872" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A873" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B873" s="4">
         <v>1019</v>
       </c>
       <c r="C873" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D873" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E873" s="4">
-        <v>170</v>
+        <v>370</v>
       </c>
       <c r="F873" s="5" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="G873" s="4">
         <v>43</v>
       </c>
       <c r="H873" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="874" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A874" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B874" s="4">
         <v>1019</v>
       </c>
       <c r="C874" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D874" s="5" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>365</v>
+      </c>
+      <c r="E874" s="5">
+        <v>140</v>
       </c>
       <c r="F874" s="5" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="G874" s="4">
         <v>43</v>
       </c>
       <c r="H874" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="875" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A875" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B875" s="4">
         <v>1019</v>
       </c>
       <c r="C875" s="5" t="s">
         <v>358</v>
       </c>
       <c r="D875" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>365</v>
+      </c>
+      <c r="E875" s="5">
+        <v>180</v>
       </c>
       <c r="F875" s="5" t="s">
-        <v>344</v>
+        <v>185</v>
       </c>
       <c r="G875" s="4">
         <v>43</v>
       </c>
       <c r="H875" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="876" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A876" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B876" s="4">
-        <v>1019</v>
+        <v>1270</v>
       </c>
       <c r="C876" s="5" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>664</v>
+      </c>
+      <c r="D876" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E876" s="4">
+        <v>170</v>
       </c>
       <c r="F876" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G876" s="4">
         <v>43</v>
       </c>
       <c r="H876" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="877" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A877" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B877" s="4">
-        <v>1019</v>
+        <v>786</v>
       </c>
       <c r="C877" s="5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="D877" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E877" s="5">
-        <v>180</v>
+        <v>400</v>
       </c>
       <c r="F877" s="5" t="s">
-        <v>185</v>
+        <v>340</v>
       </c>
       <c r="G877" s="4">
         <v>43</v>
       </c>
       <c r="H877" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="878" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A878" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B878" s="4">
-        <v>1270</v>
+        <v>786</v>
       </c>
       <c r="C878" s="5" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>366</v>
+      </c>
+      <c r="D878" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="E878" s="5">
+        <v>140</v>
       </c>
       <c r="F878" s="5" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G878" s="4">
         <v>43</v>
       </c>
       <c r="H878" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A879" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B879" s="4">
         <v>786</v>
       </c>
       <c r="C879" s="5" t="s">
         <v>366</v>
       </c>
       <c r="D879" s="5" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>369</v>
+      </c>
+      <c r="E879" s="4">
+        <v>390</v>
       </c>
       <c r="F879" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="G879" s="4">
         <v>43</v>
       </c>
       <c r="H879" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="880" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A880" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B880" s="4">
         <v>786</v>
       </c>
       <c r="C880" s="5" t="s">
         <v>366</v>
       </c>
       <c r="D880" s="5" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>370</v>
+      </c>
+      <c r="E880" s="4">
+        <v>370</v>
       </c>
       <c r="F880" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="G880" s="4">
         <v>43</v>
       </c>
       <c r="H880" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A881" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B881" s="4">
         <v>786</v>
       </c>
       <c r="C881" s="5" t="s">
         <v>366</v>
       </c>
       <c r="D881" s="5" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E881" s="4">
-        <v>390</v>
+        <v>170</v>
       </c>
       <c r="F881" s="5" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="G881" s="4">
         <v>43</v>
       </c>
       <c r="H881" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="882" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A882" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B882" s="4">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="C882" s="5" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="D882" s="5" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>375</v>
+      </c>
+      <c r="E882" s="5">
+        <v>1600</v>
       </c>
       <c r="F882" s="5" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="G882" s="4">
         <v>43</v>
       </c>
       <c r="H882" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="883" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A883" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B883" s="4">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="C883" s="5" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="D883" s="5" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>375</v>
+      </c>
+      <c r="E883" s="5">
+        <v>400</v>
       </c>
       <c r="F883" s="5" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G883" s="4">
         <v>43</v>
       </c>
       <c r="H883" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="884" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A884" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B884" s="4">
         <v>800</v>
       </c>
       <c r="C884" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D884" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E884" s="5">
-        <v>1600</v>
+        <v>1560</v>
       </c>
       <c r="F884" s="5" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="G884" s="4">
         <v>43</v>
       </c>
       <c r="H884" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="885" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A885" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B885" s="4">
         <v>800</v>
       </c>
       <c r="C885" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D885" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E885" s="5">
-        <v>400</v>
+        <v>140</v>
       </c>
       <c r="F885" s="5" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="G885" s="4">
         <v>43</v>
       </c>
       <c r="H885" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="886" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A886" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B886" s="4">
         <v>800</v>
       </c>
       <c r="C886" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D886" s="5" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>378</v>
+      </c>
+      <c r="E886" s="4">
+        <v>390</v>
       </c>
       <c r="F886" s="5" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="G886" s="4">
         <v>43</v>
       </c>
       <c r="H886" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="887" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A887" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B887" s="4">
         <v>800</v>
       </c>
       <c r="C887" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D887" s="5" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>379</v>
+      </c>
+      <c r="E887" s="4">
+        <v>370</v>
       </c>
       <c r="F887" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="G887" s="4">
         <v>43</v>
       </c>
       <c r="H887" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A888" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B888" s="4">
         <v>800</v>
       </c>
       <c r="C888" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D888" s="5" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>380</v>
+      </c>
+      <c r="E888" s="5">
+        <v>710</v>
       </c>
       <c r="F888" s="5" t="s">
-        <v>350</v>
+        <v>188</v>
       </c>
       <c r="G888" s="4">
         <v>43</v>
       </c>
       <c r="H888" s="5" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A889" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B889" s="4">
         <v>800</v>
       </c>
       <c r="C889" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D889" s="5" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E889" s="4">
-        <v>370</v>
+        <v>170</v>
       </c>
       <c r="F889" s="5" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G889" s="4">
         <v>43</v>
       </c>
       <c r="H889" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="890" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A890" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B890" s="4">
         <v>800</v>
       </c>
       <c r="C890" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D890" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E890" s="5">
-        <v>710</v>
+        <v>180</v>
       </c>
       <c r="F890" s="5" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="G890" s="4">
         <v>43</v>
       </c>
       <c r="H890" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="891" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A891" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B891" s="4">
-        <v>800</v>
+        <v>900</v>
       </c>
       <c r="C891" s="5" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>665</v>
+      </c>
+      <c r="D891" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="E891" s="4">
-        <v>170</v>
+        <v>1110</v>
       </c>
       <c r="F891" s="5" t="s">
-        <v>342</v>
+        <v>663</v>
       </c>
       <c r="G891" s="4">
         <v>43</v>
       </c>
       <c r="H891" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="892" spans="1:8" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A892" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B892" s="4">
-        <v>800</v>
+        <v>841</v>
       </c>
       <c r="C892" s="5" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>418</v>
+      </c>
+      <c r="D892" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E892" s="4">
+        <v>940</v>
       </c>
       <c r="F892" s="5" t="s">
-        <v>185</v>
+        <v>52</v>
       </c>
       <c r="G892" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H892" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="893" spans="1:8" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A893" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B893" s="4">
-        <v>900</v>
+        <v>842</v>
       </c>
       <c r="C893" s="5" t="s">
-        <v>667</v>
+        <v>51</v>
       </c>
       <c r="D893" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E893" s="4">
-        <v>1110</v>
+        <v>940</v>
       </c>
       <c r="F893" s="5" t="s">
-        <v>665</v>
+        <v>52</v>
       </c>
       <c r="G893" s="4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H893" s="5" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A894" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B894" s="4">
-        <v>841</v>
+        <v>630</v>
       </c>
       <c r="C894" s="5" t="s">
-        <v>418</v>
+        <v>58</v>
       </c>
       <c r="D894" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E894" s="4">
-        <v>940</v>
+        <v>420</v>
       </c>
       <c r="F894" s="5" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G894" s="4">
         <v>44</v>
       </c>
       <c r="H894" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="895" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A895" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B895" s="4">
-        <v>842</v>
+        <v>1235</v>
       </c>
       <c r="C895" s="5" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D895" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E895" s="4">
-        <v>940</v>
+      <c r="E895" s="5">
+        <v>1490</v>
       </c>
       <c r="F895" s="5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G895" s="4">
         <v>44</v>
       </c>
       <c r="H895" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="896" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A896" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B896" s="4">
-        <v>630</v>
+        <v>1237</v>
       </c>
       <c r="C896" s="5" t="s">
-        <v>58</v>
+        <v>591</v>
       </c>
       <c r="D896" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E896" s="4">
-        <v>420</v>
+      <c r="E896" s="5">
+        <v>1490</v>
       </c>
       <c r="F896" s="5" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G896" s="4">
         <v>44</v>
       </c>
       <c r="H896" s="5" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="897" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A897" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B897" s="4">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="C897" s="5" t="s">
-        <v>60</v>
+        <v>476</v>
       </c>
       <c r="D897" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E897" s="5">
         <v>1490</v>
       </c>
       <c r="F897" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G897" s="4">
         <v>44</v>
       </c>
       <c r="H897" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="898" spans="1:8" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A898" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B898" s="4">
-        <v>1237</v>
+        <v>680</v>
       </c>
       <c r="C898" s="5" t="s">
-        <v>591</v>
+        <v>667</v>
       </c>
       <c r="D898" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E898" s="5">
-        <v>1490</v>
+      <c r="E898" s="4">
+        <v>420</v>
       </c>
       <c r="F898" s="5" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G898" s="4">
         <v>44</v>
       </c>
       <c r="H898" s="5" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="899" spans="1:8" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A899" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B899" s="4">
-        <v>1239</v>
+        <v>1010</v>
       </c>
       <c r="C899" s="5" t="s">
-        <v>476</v>
+        <v>232</v>
       </c>
       <c r="D899" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E899" s="5">
-        <v>1490</v>
+      <c r="E899" s="4">
+        <v>890</v>
       </c>
       <c r="F899" s="5" t="s">
-        <v>45</v>
+        <v>233</v>
       </c>
       <c r="G899" s="4">
         <v>44</v>
       </c>
       <c r="H899" s="5" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A900" s="4" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="B900" s="4">
-        <v>680</v>
+        <v>935</v>
       </c>
       <c r="C900" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D900" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E900" s="4">
+        <v>440</v>
+      </c>
+      <c r="F900" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G900" s="4">
+        <v>45</v>
+      </c>
+      <c r="H900" s="4" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A901" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B901" s="4">
+        <v>951</v>
+      </c>
+      <c r="C901" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="D900" s="6" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D901" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E901" s="4">
-        <v>890</v>
+        <v>730</v>
       </c>
       <c r="F901" s="5" t="s">
-        <v>233</v>
+        <v>670</v>
       </c>
       <c r="G901" s="4">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H901" s="5" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="902" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    <row r="902" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A902" s="4" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="B902" s="4">
-        <v>935</v>
+        <v>478</v>
       </c>
       <c r="C902" s="5" t="s">
-        <v>98</v>
+        <v>671</v>
       </c>
       <c r="D902" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E902" s="4">
-        <v>440</v>
+        <v>1130</v>
       </c>
       <c r="F902" s="5" t="s">
-        <v>11</v>
+        <v>672</v>
       </c>
       <c r="G902" s="4">
         <v>45</v>
       </c>
-      <c r="H902" s="4" t="s">
-[...3 lines deleted...]
-    <row r="903" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="H902" s="5" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A903" s="4" t="s">
-        <v>8</v>
+        <v>296</v>
       </c>
       <c r="B903" s="4">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="C903" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D903" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E903" s="4">
-        <v>730</v>
+      <c r="E903" s="5">
+        <v>1100</v>
       </c>
       <c r="F903" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="G903" s="4">
         <v>45</v>
       </c>
-      <c r="H903" s="5" t="s">
-[...3 lines deleted...]
-    <row r="904" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="H903" s="9" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A904" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B904" s="4">
-        <v>478</v>
+        <v>1006</v>
       </c>
       <c r="C904" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D904" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E904" s="4">
-        <v>1130</v>
+        <v>440</v>
       </c>
       <c r="F904" s="5" t="s">
-        <v>674</v>
+        <v>11</v>
       </c>
       <c r="G904" s="4">
         <v>45</v>
       </c>
       <c r="H904" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A905" s="4" t="s">
-        <v>296</v>
+        <v>8</v>
       </c>
       <c r="B905" s="4">
-        <v>973</v>
+        <v>541</v>
       </c>
       <c r="C905" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D905" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E905" s="5">
-        <v>1100</v>
+      <c r="E905" s="4">
+        <v>550</v>
       </c>
       <c r="F905" s="5" t="s">
-        <v>676</v>
+        <v>497</v>
       </c>
       <c r="G905" s="4">
         <v>45</v>
       </c>
-      <c r="H905" s="9" t="s">
-[...3 lines deleted...]
-    <row r="906" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="H905" s="5" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A906" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B906" s="4">
-        <v>1006</v>
+        <v>1033</v>
       </c>
       <c r="C906" s="5" t="s">
         <v>677</v>
       </c>
       <c r="D906" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E906" s="4">
-        <v>440</v>
+        <v>740</v>
       </c>
       <c r="F906" s="5" t="s">
-        <v>11</v>
+        <v>678</v>
       </c>
       <c r="G906" s="4">
         <v>45</v>
       </c>
       <c r="H906" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A907" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B907" s="4">
-        <v>541</v>
+        <v>1035</v>
       </c>
       <c r="C907" s="5" t="s">
-        <v>678</v>
+        <v>96</v>
       </c>
       <c r="D907" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E907" s="4">
-        <v>550</v>
+        <v>440</v>
       </c>
       <c r="F907" s="5" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G907" s="4">
         <v>45</v>
       </c>
       <c r="H907" s="5" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="908" spans="1:8" x14ac:dyDescent="0.35">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A908" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B908" s="4">
-        <v>1033</v>
+        <v>1284</v>
       </c>
       <c r="C908" s="5" t="s">
         <v>679</v>
       </c>
       <c r="D908" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E908" s="4">
-        <v>740</v>
+      <c r="E908" s="5">
+        <v>1690</v>
       </c>
       <c r="F908" s="5" t="s">
         <v>680</v>
       </c>
       <c r="G908" s="4">
         <v>45</v>
       </c>
       <c r="H908" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A909" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B909" s="4">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="C909" s="5" t="s">
-        <v>96</v>
+        <v>681</v>
       </c>
       <c r="D909" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E909" s="4">
-        <v>440</v>
+        <v>1190</v>
       </c>
       <c r="F909" s="5" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G909" s="4">
         <v>45</v>
       </c>
       <c r="H909" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A910" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B910" s="4">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="C910" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D910" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E910" s="5">
-        <v>1690</v>
+      <c r="E910" s="4">
+        <v>1190</v>
       </c>
       <c r="F910" s="5" t="s">
         <v>682</v>
       </c>
       <c r="G910" s="4">
         <v>45</v>
       </c>
       <c r="H910" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A911" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B911" s="4">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="C911" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D911" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E911" s="4">
         <v>1190</v>
       </c>
       <c r="F911" s="5" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="G911" s="4">
         <v>45</v>
       </c>
       <c r="H911" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A912" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B912" s="4">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="C912" s="5" t="s">
         <v>685</v>
       </c>
       <c r="D912" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E912" s="4">
         <v>1190</v>
       </c>
       <c r="F912" s="5" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="G912" s="4">
         <v>45</v>
       </c>
       <c r="H912" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A913" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B913" s="4">
-        <v>1044</v>
+        <v>812</v>
       </c>
       <c r="C913" s="5" t="s">
         <v>686</v>
       </c>
       <c r="D913" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E913" s="4">
-        <v>1190</v>
+        <v>610</v>
       </c>
       <c r="F913" s="5" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="G913" s="4">
         <v>45</v>
       </c>
       <c r="H913" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A914" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B914" s="4">
-        <v>1291</v>
+        <v>813</v>
       </c>
       <c r="C914" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="D914" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E914" s="4">
+        <v>610</v>
+      </c>
+      <c r="F914" s="5" t="s">
         <v>687</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
       <c r="G914" s="4">
         <v>45</v>
       </c>
       <c r="H914" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A915" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B915" s="4">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C915" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D915" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E915" s="4">
         <v>610</v>
       </c>
       <c r="F915" s="5" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="G915" s="4">
         <v>45</v>
       </c>
       <c r="H915" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A916" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B916" s="4">
-        <v>813</v>
+        <v>630</v>
       </c>
       <c r="C916" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D916" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E916" s="4">
+        <v>420</v>
+      </c>
+      <c r="F916" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G916" s="4">
+        <v>46</v>
+      </c>
+      <c r="H916" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="D916" s="6" t="s">
-[...15 lines deleted...]
-    <row r="917" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="917" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A917" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B917" s="4">
-        <v>814</v>
+        <v>1001</v>
       </c>
       <c r="C917" s="5" t="s">
-        <v>691</v>
+        <v>216</v>
       </c>
       <c r="D917" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E917" s="4">
-        <v>610</v>
+        <v>880</v>
       </c>
       <c r="F917" s="5" t="s">
-        <v>689</v>
+        <v>215</v>
       </c>
       <c r="G917" s="4">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H917" s="5" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A918" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B918" s="4">
-        <v>630</v>
+        <v>1026</v>
       </c>
       <c r="C918" s="5" t="s">
-        <v>58</v>
+        <v>691</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E918" s="4">
         <v>420</v>
       </c>
       <c r="F918" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G918" s="4">
         <v>46</v>
       </c>
       <c r="H918" s="5" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A919" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B919" s="4">
+        <v>605</v>
+      </c>
+      <c r="C919" s="5" t="s">
         <v>692</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D919" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E919" s="4">
-        <v>880</v>
+        <v>430</v>
       </c>
       <c r="F919" s="5" t="s">
-        <v>215</v>
+        <v>54</v>
       </c>
       <c r="G919" s="4">
         <v>46</v>
       </c>
       <c r="H919" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A920" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B920" s="4">
-        <v>1026</v>
+        <v>1274</v>
       </c>
       <c r="C920" s="5" t="s">
         <v>693</v>
       </c>
       <c r="D920" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E920" s="4">
         <v>420</v>
       </c>
       <c r="F920" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G920" s="4">
         <v>46</v>
       </c>
       <c r="H920" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A921" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B921" s="4">
-        <v>605</v>
+        <v>720</v>
       </c>
       <c r="C921" s="5" t="s">
         <v>694</v>
       </c>
       <c r="D921" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E921" s="4">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="F921" s="5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="G921" s="4">
         <v>46</v>
       </c>
       <c r="H921" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A922" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B922" s="4">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="C922" s="5" t="s">
         <v>695</v>
       </c>
       <c r="D922" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E922" s="4">
         <v>420</v>
       </c>
       <c r="F922" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G922" s="4">
         <v>46</v>
       </c>
       <c r="H922" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A923" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B923" s="4">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="C923" s="5" t="s">
         <v>696</v>
       </c>
       <c r="D923" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E923" s="4">
         <v>420</v>
       </c>
       <c r="F923" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G923" s="4">
         <v>46</v>
       </c>
       <c r="H923" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A924" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B924" s="4">
-        <v>1275</v>
+        <v>731</v>
       </c>
       <c r="C924" s="5" t="s">
         <v>697</v>
       </c>
       <c r="D924" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E924" s="4">
         <v>420</v>
       </c>
       <c r="F924" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G924" s="4">
         <v>46</v>
       </c>
       <c r="H924" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="925" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A925" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B925" s="4">
-        <v>730</v>
+        <v>815</v>
       </c>
       <c r="C925" s="5" t="s">
         <v>698</v>
       </c>
       <c r="D925" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E925" s="4">
-        <v>420</v>
+        <v>600</v>
       </c>
       <c r="F925" s="5" t="s">
-        <v>59</v>
+        <v>699</v>
       </c>
       <c r="G925" s="4">
         <v>46</v>
       </c>
       <c r="H925" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A926" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B926" s="4">
-        <v>731</v>
+        <v>15</v>
       </c>
       <c r="C926" s="5" t="s">
-        <v>699</v>
+        <v>398</v>
       </c>
       <c r="D926" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E926" s="4">
-        <v>420</v>
+        <v>110</v>
       </c>
       <c r="F926" s="5" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="G926" s="4">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H926" s="5" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A927" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B927" s="4">
-        <v>815</v>
+        <v>16</v>
       </c>
       <c r="C927" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D927" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E927" s="4">
+        <v>110</v>
+      </c>
+      <c r="F927" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G927" s="4">
+        <v>64</v>
+      </c>
+      <c r="H927" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="D927" s="6" t="s">
-[...15 lines deleted...]
-    <row r="928" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="928" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A928" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B928" s="4">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C928" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D928" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E928" s="4">
         <v>110</v>
       </c>
       <c r="F928" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G928" s="4">
         <v>64</v>
       </c>
       <c r="H928" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A929" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B929" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C929" s="5" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D929" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E929" s="4">
         <v>110</v>
       </c>
       <c r="F929" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G929" s="4">
         <v>64</v>
       </c>
       <c r="H929" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="930" spans="1:8" x14ac:dyDescent="0.35">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A930" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B930" s="4">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C930" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D930" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E930" s="4">
         <v>110</v>
       </c>
       <c r="F930" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G930" s="4">
         <v>64</v>
       </c>
       <c r="H930" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="931" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A931" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B931" s="4">
-        <v>17</v>
+        <v>1202</v>
       </c>
       <c r="C931" s="5" t="s">
-        <v>401</v>
+        <v>87</v>
       </c>
       <c r="D931" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E931" s="4">
         <v>110</v>
       </c>
       <c r="F931" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G931" s="4">
         <v>64</v>
       </c>
       <c r="H931" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="932" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A932" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B932" s="4">
-        <v>10</v>
+        <v>997</v>
       </c>
       <c r="C932" s="5" t="s">
-        <v>402</v>
+        <v>538</v>
       </c>
       <c r="D932" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E932" s="4">
-        <v>110</v>
+        <v>440</v>
       </c>
       <c r="F932" s="5" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="G932" s="4">
         <v>64</v>
       </c>
       <c r="H932" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="933" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A933" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B933" s="4">
-        <v>1202</v>
+        <v>1295</v>
       </c>
       <c r="C933" s="5" t="s">
-        <v>87</v>
+        <v>414</v>
       </c>
       <c r="D933" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E933" s="4">
-        <v>110</v>
+      <c r="E933" s="5">
+        <v>1540</v>
       </c>
       <c r="F933" s="5" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="G933" s="4">
         <v>64</v>
       </c>
       <c r="H933" s="5" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="934" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A934" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B934" s="4">
-        <v>997</v>
+        <v>1296</v>
       </c>
       <c r="C934" s="5" t="s">
-        <v>538</v>
+        <v>415</v>
       </c>
       <c r="D934" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E934" s="4">
-        <v>440</v>
+      <c r="E934" s="5">
+        <v>1540</v>
       </c>
       <c r="F934" s="5" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="G934" s="4">
         <v>64</v>
       </c>
       <c r="H934" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="935" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A935" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B935" s="4">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="C935" s="5" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D935" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E935" s="5">
         <v>1540</v>
       </c>
       <c r="F935" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G935" s="4">
         <v>64</v>
       </c>
       <c r="H935" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="936" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A936" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B936" s="4">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="C936" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D936" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E936" s="5">
         <v>1540</v>
       </c>
       <c r="F936" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G936" s="4">
         <v>64</v>
       </c>
       <c r="H936" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
     </row>
     <row r="937" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A937" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B937" s="4">
-        <v>1297</v>
+        <v>101</v>
       </c>
       <c r="C937" s="5" t="s">
-        <v>416</v>
+        <v>701</v>
       </c>
       <c r="D937" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E937" s="5">
-        <v>1540</v>
+      <c r="E937" s="4">
+        <v>220</v>
       </c>
       <c r="F937" s="5" t="s">
-        <v>39</v>
+        <v>702</v>
       </c>
       <c r="G937" s="4">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="H937" s="5" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="938" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A938" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B938" s="4">
-        <v>1298</v>
+        <v>1104</v>
       </c>
       <c r="C938" s="5" t="s">
-        <v>417</v>
+        <v>270</v>
       </c>
       <c r="D938" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E938" s="5">
-        <v>1540</v>
+      <c r="E938" s="4">
+        <v>1400</v>
       </c>
       <c r="F938" s="5" t="s">
-        <v>39</v>
+        <v>271</v>
       </c>
       <c r="G938" s="4">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="H938" s="5" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="939" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A939" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B939" s="4">
-        <v>101</v>
+        <v>1105</v>
       </c>
       <c r="C939" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D939" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E939" s="4">
-        <v>220</v>
+        <v>1400</v>
       </c>
       <c r="F939" s="5" t="s">
-        <v>704</v>
+        <v>271</v>
       </c>
       <c r="G939" s="4">
         <v>47</v>
       </c>
       <c r="H939" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="940" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A940" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B940" s="4">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C940" s="5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D940" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E940" s="4">
         <v>1400</v>
       </c>
       <c r="F940" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G940" s="4">
         <v>47</v>
       </c>
       <c r="H940" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="941" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A941" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B941" s="4">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C941" s="5" t="s">
-        <v>706</v>
+        <v>274</v>
       </c>
       <c r="D941" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E941" s="4">
         <v>1400</v>
       </c>
       <c r="F941" s="5" t="s">
         <v>271</v>
       </c>
       <c r="G941" s="4">
         <v>47</v>
       </c>
       <c r="H941" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="942" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A942" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B942" s="4">
-        <v>1106</v>
+        <v>365</v>
       </c>
       <c r="C942" s="5" t="s">
-        <v>273</v>
+        <v>524</v>
       </c>
       <c r="D942" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E942" s="4">
-        <v>1400</v>
+        <v>760</v>
       </c>
       <c r="F942" s="5" t="s">
-        <v>271</v>
+        <v>525</v>
       </c>
       <c r="G942" s="4">
         <v>47</v>
       </c>
       <c r="H942" s="5" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A943" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B943" s="4">
+        <v>1111</v>
+      </c>
+      <c r="C943" s="5" t="s">
         <v>705</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D943" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E943" s="4">
-        <v>1400</v>
+      <c r="E943" s="5">
+        <v>1640</v>
       </c>
       <c r="F943" s="5" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="G943" s="4">
         <v>47</v>
       </c>
       <c r="H943" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="944" spans="1:8" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A944" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B944" s="4">
-        <v>365</v>
+        <v>1118</v>
       </c>
       <c r="C944" s="5" t="s">
-        <v>524</v>
+        <v>706</v>
       </c>
       <c r="D944" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E944" s="4">
-        <v>760</v>
+      <c r="E944" s="5">
+        <v>1640</v>
       </c>
       <c r="F944" s="5" t="s">
-        <v>525</v>
+        <v>278</v>
       </c>
       <c r="G944" s="4">
         <v>47</v>
       </c>
       <c r="H944" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A945" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B945" s="4">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="C945" s="5" t="s">
-        <v>707</v>
+        <v>277</v>
       </c>
       <c r="D945" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E945" s="5">
         <v>1640</v>
       </c>
       <c r="F945" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G945" s="4">
         <v>47</v>
       </c>
       <c r="H945" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A946" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B946" s="4">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="C946" s="5" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D946" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E946" s="5">
         <v>1640</v>
       </c>
       <c r="F946" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G946" s="4">
         <v>47</v>
       </c>
       <c r="H946" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A947" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B947" s="4">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C947" s="5" t="s">
-        <v>277</v>
+        <v>708</v>
       </c>
       <c r="D947" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E947" s="5">
         <v>1640</v>
       </c>
       <c r="F947" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G947" s="4">
         <v>47</v>
       </c>
       <c r="H947" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A948" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B948" s="4">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="C948" s="5" t="s">
         <v>709</v>
       </c>
       <c r="D948" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E948" s="5">
         <v>1640</v>
       </c>
       <c r="F948" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G948" s="4">
         <v>47</v>
       </c>
       <c r="H948" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A949" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B949" s="4">
-        <v>1121</v>
+        <v>1131</v>
       </c>
       <c r="C949" s="5" t="s">
-        <v>710</v>
+        <v>279</v>
       </c>
       <c r="D949" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E949" s="5">
         <v>1640</v>
       </c>
       <c r="F949" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G949" s="4">
         <v>47</v>
       </c>
       <c r="H949" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="950" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A950" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B950" s="4">
-        <v>1130</v>
+        <v>963</v>
       </c>
       <c r="C950" s="5" t="s">
-        <v>711</v>
+        <v>526</v>
       </c>
       <c r="D950" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E950" s="5">
-        <v>1640</v>
+      <c r="E950" s="4">
+        <v>1060</v>
       </c>
       <c r="F950" s="5" t="s">
-        <v>278</v>
+        <v>527</v>
       </c>
       <c r="G950" s="4">
         <v>47</v>
       </c>
       <c r="H950" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A951" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B951" s="4">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C951" s="5" t="s">
-        <v>279</v>
+        <v>710</v>
       </c>
       <c r="D951" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E951" s="5">
         <v>1640</v>
       </c>
       <c r="F951" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G951" s="4">
         <v>47</v>
       </c>
       <c r="H951" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="952" spans="1:8" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A952" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B952" s="4">
-        <v>963</v>
+        <v>1133</v>
       </c>
       <c r="C952" s="5" t="s">
-        <v>526</v>
+        <v>711</v>
       </c>
       <c r="D952" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E952" s="4">
-        <v>1060</v>
+      <c r="E952" s="5">
+        <v>1640</v>
       </c>
       <c r="F952" s="5" t="s">
-        <v>527</v>
+        <v>278</v>
       </c>
       <c r="G952" s="4">
         <v>47</v>
       </c>
       <c r="H952" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="953" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A953" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B953" s="4">
-        <v>1132</v>
+        <v>816</v>
       </c>
       <c r="C953" s="5" t="s">
-        <v>712</v>
+        <v>530</v>
       </c>
       <c r="D953" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E953" s="5">
-        <v>1640</v>
+      <c r="E953" s="4">
+        <v>1210</v>
       </c>
       <c r="F953" s="5" t="s">
-        <v>278</v>
+        <v>531</v>
       </c>
       <c r="G953" s="4">
         <v>47</v>
       </c>
       <c r="H953" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="954" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A954" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B954" s="4">
-        <v>1133</v>
+        <v>1065</v>
       </c>
       <c r="C954" s="5" t="s">
-        <v>713</v>
+        <v>533</v>
       </c>
       <c r="D954" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E954" s="5">
-        <v>1640</v>
+      <c r="E954" s="4">
+        <v>1210</v>
       </c>
       <c r="F954" s="5" t="s">
-        <v>278</v>
+        <v>531</v>
       </c>
       <c r="G954" s="4">
         <v>47</v>
       </c>
       <c r="H954" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="955" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A955" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B955" s="4">
-        <v>816</v>
+        <v>1177</v>
       </c>
       <c r="C955" s="5" t="s">
-        <v>530</v>
+        <v>712</v>
       </c>
       <c r="D955" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E955" s="4">
-        <v>1210</v>
+        <v>760</v>
       </c>
       <c r="F955" s="5" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="G955" s="4">
         <v>47</v>
       </c>
       <c r="H955" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="956" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A956" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B956" s="4">
-        <v>1065</v>
+        <v>1197</v>
       </c>
       <c r="C956" s="5" t="s">
-        <v>533</v>
+        <v>713</v>
       </c>
       <c r="D956" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E956" s="4">
-        <v>1210</v>
+        <v>760</v>
       </c>
       <c r="F956" s="5" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="G956" s="4">
         <v>47</v>
       </c>
       <c r="H956" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="957" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A957" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B957" s="4">
-        <v>1177</v>
+        <v>1067</v>
       </c>
       <c r="C957" s="5" t="s">
-        <v>714</v>
+        <v>537</v>
       </c>
       <c r="D957" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E957" s="4">
-        <v>760</v>
+        <v>1340</v>
       </c>
       <c r="F957" s="5" t="s">
-        <v>525</v>
+        <v>293</v>
       </c>
       <c r="G957" s="4">
         <v>47</v>
       </c>
       <c r="H957" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="958" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A958" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B958" s="4">
-        <v>1197</v>
+        <v>480</v>
       </c>
       <c r="C958" s="5" t="s">
-        <v>715</v>
+        <v>294</v>
       </c>
       <c r="D958" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E958" s="4">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="F958" s="5" t="s">
-        <v>525</v>
+        <v>295</v>
       </c>
       <c r="G958" s="4">
         <v>47</v>
       </c>
       <c r="H958" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="959" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A959" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B959" s="4">
-        <v>1067</v>
+        <v>974</v>
       </c>
       <c r="C959" s="5" t="s">
-        <v>537</v>
+        <v>299</v>
       </c>
       <c r="D959" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E959" s="4">
-        <v>1340</v>
+        <v>790</v>
       </c>
       <c r="F959" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G959" s="4">
         <v>47</v>
       </c>
       <c r="H959" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="960" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A960" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B960" s="4">
-        <v>480</v>
+        <v>975</v>
       </c>
       <c r="C960" s="5" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="D960" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E960" s="4">
         <v>790</v>
       </c>
       <c r="F960" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G960" s="4">
         <v>47</v>
       </c>
       <c r="H960" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="961" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A961" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B961" s="4">
-        <v>974</v>
+        <v>481</v>
       </c>
       <c r="C961" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D961" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E961" s="4">
         <v>790</v>
       </c>
       <c r="F961" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G961" s="4">
         <v>47</v>
       </c>
       <c r="H961" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="962" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A962" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B962" s="4">
-        <v>975</v>
+        <v>1204</v>
       </c>
       <c r="C962" s="5" t="s">
-        <v>302</v>
+        <v>714</v>
       </c>
       <c r="D962" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E962" s="4">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="F962" s="5" t="s">
-        <v>295</v>
+        <v>525</v>
       </c>
       <c r="G962" s="4">
         <v>47</v>
       </c>
       <c r="H962" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="963" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A963" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B963" s="4">
-        <v>481</v>
+        <v>1225</v>
       </c>
       <c r="C963" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D963" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E963" s="4">
-        <v>790</v>
+        <v>250</v>
       </c>
       <c r="F963" s="5" t="s">
-        <v>295</v>
+        <v>91</v>
       </c>
       <c r="G963" s="4">
         <v>47</v>
       </c>
       <c r="H963" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="964" spans="1:8" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A964" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B964" s="4">
-        <v>1204</v>
+        <v>1226</v>
       </c>
       <c r="C964" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D964" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E964" s="4">
-        <v>760</v>
+        <v>250</v>
       </c>
       <c r="F964" s="5" t="s">
-        <v>525</v>
+        <v>91</v>
       </c>
       <c r="G964" s="4">
         <v>47</v>
       </c>
       <c r="H964" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="965" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A965" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B965" s="4">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="C965" s="5" t="s">
-        <v>311</v>
+        <v>716</v>
       </c>
       <c r="D965" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E965" s="4">
         <v>250</v>
       </c>
       <c r="F965" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G965" s="4">
         <v>47</v>
       </c>
       <c r="H965" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A966" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B966" s="4">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="C966" s="5" t="s">
         <v>717</v>
       </c>
       <c r="D966" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E966" s="4">
         <v>250</v>
       </c>
       <c r="F966" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G966" s="4">
         <v>47</v>
       </c>
       <c r="H966" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="967" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A967" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B967" s="4">
-        <v>1230</v>
+        <v>1079</v>
       </c>
       <c r="C967" s="5" t="s">
-        <v>718</v>
+        <v>314</v>
       </c>
       <c r="D967" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E967" s="4">
         <v>250</v>
       </c>
       <c r="F967" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G967" s="4">
         <v>47</v>
       </c>
       <c r="H967" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="968" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A968" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B968" s="4">
-        <v>1231</v>
+        <v>1080</v>
       </c>
       <c r="C968" s="5" t="s">
-        <v>719</v>
+        <v>315</v>
       </c>
       <c r="D968" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E968" s="4">
         <v>250</v>
       </c>
       <c r="F968" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G968" s="4">
         <v>47</v>
       </c>
       <c r="H968" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="969" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A969" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B969" s="4">
-        <v>1079</v>
+        <v>1243</v>
       </c>
       <c r="C969" s="5" t="s">
-        <v>314</v>
+        <v>718</v>
       </c>
       <c r="D969" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E969" s="4">
-        <v>250</v>
+        <v>1030</v>
       </c>
       <c r="F969" s="5" t="s">
-        <v>91</v>
+        <v>327</v>
       </c>
       <c r="G969" s="4">
         <v>47</v>
       </c>
       <c r="H969" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="970" spans="1:8" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A970" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B970" s="4">
-        <v>1080</v>
+        <v>1244</v>
       </c>
       <c r="C970" s="5" t="s">
-        <v>315</v>
+        <v>719</v>
       </c>
       <c r="D970" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E970" s="4">
-        <v>250</v>
+      <c r="E970" s="5">
+        <v>1550</v>
       </c>
       <c r="F970" s="5" t="s">
-        <v>91</v>
+        <v>200</v>
       </c>
       <c r="G970" s="4">
         <v>47</v>
       </c>
       <c r="H970" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="971" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A971" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B971" s="4">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="C971" s="5" t="s">
         <v>720</v>
       </c>
       <c r="D971" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E971" s="4">
-        <v>1030</v>
+      <c r="E971" s="5">
+        <v>1550</v>
       </c>
       <c r="F971" s="5" t="s">
-        <v>327</v>
+        <v>200</v>
       </c>
       <c r="G971" s="4">
         <v>47</v>
       </c>
       <c r="H971" s="5" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="972" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A972" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B972" s="4">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="C972" s="5" t="s">
-        <v>721</v>
+        <v>489</v>
       </c>
       <c r="D972" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E972" s="5">
         <v>1550</v>
       </c>
       <c r="F972" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G972" s="4">
         <v>47</v>
       </c>
       <c r="H972" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="973" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A973" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B973" s="4">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="C973" s="5" t="s">
-        <v>722</v>
+        <v>318</v>
       </c>
       <c r="D973" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E973" s="5">
         <v>1550</v>
       </c>
       <c r="F973" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G973" s="4">
         <v>47</v>
       </c>
       <c r="H973" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="974" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A974" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B974" s="4">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="C974" s="5" t="s">
-        <v>489</v>
+        <v>721</v>
       </c>
       <c r="D974" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E974" s="5">
         <v>1550</v>
       </c>
       <c r="F974" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G974" s="4">
         <v>47</v>
       </c>
       <c r="H974" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="975" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A975" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B975" s="4">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="C975" s="5" t="s">
-        <v>318</v>
+        <v>722</v>
       </c>
       <c r="D975" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E975" s="5">
         <v>1550</v>
       </c>
       <c r="F975" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G975" s="4">
         <v>47</v>
       </c>
       <c r="H975" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="976" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A976" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B976" s="4">
-        <v>1251</v>
+        <v>1084</v>
       </c>
       <c r="C976" s="5" t="s">
-        <v>723</v>
+        <v>659</v>
       </c>
       <c r="D976" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E976" s="5">
-        <v>1550</v>
+      <c r="E976" s="4">
+        <v>950</v>
       </c>
       <c r="F976" s="5" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G976" s="4">
         <v>47</v>
       </c>
       <c r="H976" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="977" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A977" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B977" s="4">
-        <v>1252</v>
+        <v>1083</v>
       </c>
       <c r="C977" s="5" t="s">
-        <v>724</v>
+        <v>321</v>
       </c>
       <c r="D977" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E977" s="5">
-        <v>1550</v>
+      <c r="E977" s="4">
+        <v>950</v>
       </c>
       <c r="F977" s="5" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G977" s="4">
         <v>47</v>
       </c>
       <c r="H977" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="978" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A978" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B978" s="4">
-        <v>1084</v>
+        <v>1267</v>
       </c>
       <c r="C978" s="5" t="s">
-        <v>661</v>
+        <v>322</v>
       </c>
       <c r="D978" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E978" s="4">
         <v>950</v>
       </c>
       <c r="F978" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G978" s="4">
         <v>47</v>
       </c>
       <c r="H978" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="979" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A979" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B979" s="4">
-        <v>1083</v>
+        <v>770</v>
       </c>
       <c r="C979" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D979" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E979" s="4">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="F979" s="5" t="s">
-        <v>31</v>
+        <v>327</v>
       </c>
       <c r="G979" s="4">
         <v>47</v>
       </c>
       <c r="H979" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="980" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A980" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B980" s="4">
-        <v>1267</v>
+        <v>780</v>
       </c>
       <c r="C980" s="5" t="s">
-        <v>322</v>
+        <v>723</v>
       </c>
       <c r="D980" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E980" s="4">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="F980" s="5" t="s">
-        <v>31</v>
+        <v>327</v>
       </c>
       <c r="G980" s="4">
         <v>47</v>
       </c>
       <c r="H980" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="981" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A981" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B981" s="4">
-        <v>770</v>
+        <v>1304</v>
       </c>
       <c r="C981" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D981" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E981" s="4">
-        <v>1030</v>
+      <c r="E981" s="5">
+        <v>1540</v>
       </c>
       <c r="F981" s="5" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="G981" s="4">
         <v>47</v>
       </c>
       <c r="H981" s="5" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="982" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A982" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B982" s="4">
-        <v>780</v>
+        <v>1306</v>
       </c>
       <c r="C982" s="5" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D982" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E982" s="4">
-        <v>1030</v>
+      <c r="E982" s="5">
+        <v>1540</v>
       </c>
       <c r="F982" s="5" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="G982" s="4">
         <v>47</v>
       </c>
-      <c r="H982" s="5" t="s">
-        <v>705</v>
+      <c r="H982" s="4" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="983" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A983" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B983" s="4">
-        <v>1304</v>
+        <v>1202</v>
       </c>
       <c r="C983" s="5" t="s">
-        <v>329</v>
+        <v>87</v>
       </c>
       <c r="D983" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E983" s="5">
-        <v>1540</v>
+      <c r="E983" s="4">
+        <v>110</v>
       </c>
       <c r="F983" s="5" t="s">
-        <v>39</v>
+        <v>88</v>
       </c>
       <c r="G983" s="4">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="H983" s="5" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
     </row>
     <row r="984" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A984" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B984" s="4">
-        <v>1306</v>
+        <v>1069</v>
       </c>
       <c r="C984" s="5" t="s">
-        <v>726</v>
+        <v>197</v>
       </c>
       <c r="D984" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E984" s="5">
-        <v>1540</v>
+      <c r="E984" s="4">
+        <v>1380</v>
       </c>
       <c r="F984" s="5" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
       <c r="G984" s="4">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>68</v>
+      </c>
+      <c r="H984" s="5" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="985" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A985" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B985" s="4">
-        <v>1202</v>
+        <v>1221</v>
       </c>
       <c r="C985" s="5" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="D985" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E985" s="4">
-        <v>110</v>
+        <v>1710</v>
       </c>
       <c r="F985" s="5" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="G985" s="4">
         <v>68</v>
       </c>
       <c r="H985" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="986" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A986" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B986" s="4">
-        <v>1069</v>
+        <v>1257</v>
       </c>
       <c r="C986" s="5" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="D986" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E986" s="4">
-        <v>1380</v>
+        <v>1710</v>
       </c>
       <c r="F986" s="5" t="s">
-        <v>194</v>
+        <v>23</v>
       </c>
       <c r="G986" s="4">
         <v>68</v>
       </c>
       <c r="H986" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="987" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A987" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B987" s="4">
-        <v>1221</v>
+        <v>1258</v>
       </c>
       <c r="C987" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D987" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E987" s="4">
         <v>1710</v>
       </c>
       <c r="F987" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G987" s="4">
         <v>68</v>
       </c>
       <c r="H987" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="988" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A988" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B988" s="4">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="C988" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D988" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E988" s="4">
         <v>1710</v>
       </c>
       <c r="F988" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G988" s="4">
         <v>68</v>
       </c>
       <c r="H988" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="989" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A989" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B989" s="4">
-        <v>1258</v>
+        <v>991</v>
       </c>
       <c r="C989" s="5" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="D989" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E989" s="4">
-        <v>1710</v>
+        <v>830</v>
       </c>
       <c r="F989" s="5" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="G989" s="4">
         <v>68</v>
       </c>
       <c r="H989" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="990" spans="1:8" x14ac:dyDescent="0.35">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A990" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B990" s="4">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="C990" s="5" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="D990" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E990" s="4">
-        <v>1710</v>
+        <v>1630</v>
       </c>
       <c r="F990" s="5" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="G990" s="4">
         <v>68</v>
       </c>
       <c r="H990" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="991" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A991" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B991" s="4">
-        <v>991</v>
+        <v>1272</v>
       </c>
       <c r="C991" s="5" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="D991" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E991" s="4">
-        <v>830</v>
+        <v>1710</v>
       </c>
       <c r="F991" s="5" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G991" s="4">
         <v>68</v>
       </c>
       <c r="H991" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="992" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A992" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B992" s="4">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="C992" s="5" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D992" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E992" s="4">
-        <v>1630</v>
+        <v>1710</v>
       </c>
       <c r="F992" s="5" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="G992" s="4">
         <v>68</v>
       </c>
       <c r="H992" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="993" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A993" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B993" s="4">
-        <v>1272</v>
+        <v>860</v>
       </c>
       <c r="C993" s="5" t="s">
-        <v>34</v>
+        <v>649</v>
       </c>
       <c r="D993" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E993" s="4">
-        <v>1710</v>
+        <v>1200</v>
       </c>
       <c r="F993" s="5" t="s">
-        <v>23</v>
+        <v>650</v>
       </c>
       <c r="G993" s="4">
         <v>68</v>
       </c>
       <c r="H993" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="994" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A994" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B994" s="4">
-        <v>1277</v>
+        <v>1042</v>
       </c>
       <c r="C994" s="5" t="s">
-        <v>35</v>
+        <v>204</v>
       </c>
       <c r="D994" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E994" s="4">
-        <v>1710</v>
+        <v>1090</v>
       </c>
       <c r="F994" s="5" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="G994" s="4">
         <v>68</v>
       </c>
       <c r="H994" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="995" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A995" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B995" s="4">
-        <v>860</v>
+        <v>1287</v>
       </c>
       <c r="C995" s="5" t="s">
-        <v>651</v>
+        <v>36</v>
       </c>
       <c r="D995" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E995" s="4">
-        <v>1200</v>
+        <v>1710</v>
       </c>
       <c r="F995" s="5" t="s">
-        <v>652</v>
+        <v>23</v>
       </c>
       <c r="G995" s="4">
         <v>68</v>
       </c>
       <c r="H995" s="5" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="996" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A996" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B996" s="4">
-        <v>1042</v>
+        <v>1292</v>
       </c>
       <c r="C996" s="5" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="D996" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E996" s="4">
-        <v>1090</v>
+        <v>1710</v>
       </c>
       <c r="F996" s="5" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="G996" s="4">
         <v>68</v>
       </c>
       <c r="H996" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="997" spans="1:8" x14ac:dyDescent="0.35">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A997" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B997" s="4">
-        <v>1287</v>
+        <v>842</v>
       </c>
       <c r="C997" s="5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D997" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E997" s="4">
-        <v>1710</v>
+        <v>940</v>
       </c>
       <c r="F997" s="5" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="G997" s="4">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="H997" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="998" spans="1:8" x14ac:dyDescent="0.35">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A998" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B998" s="4">
-        <v>1292</v>
+        <v>630</v>
       </c>
       <c r="C998" s="5" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="D998" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E998" s="4">
-        <v>1710</v>
+        <v>420</v>
       </c>
       <c r="F998" s="5" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G998" s="4">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="H998" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="999" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A999" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B999" s="4">
-        <v>842</v>
+        <v>650</v>
       </c>
       <c r="C999" s="5" t="s">
-        <v>51</v>
+        <v>459</v>
       </c>
       <c r="D999" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E999" s="4">
-        <v>940</v>
+        <v>420</v>
       </c>
       <c r="F999" s="5" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G999" s="4">
         <v>48</v>
       </c>
       <c r="H999" s="5" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1000" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1000" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1000" s="4">
-        <v>630</v>
+        <v>607</v>
       </c>
       <c r="C1000" s="5" t="s">
-        <v>58</v>
+        <v>424</v>
       </c>
       <c r="D1000" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1000" s="4">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="F1000" s="5" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G1000" s="4">
         <v>48</v>
       </c>
       <c r="H1000" s="5" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1001" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1001" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1001" s="4">
-        <v>650</v>
+        <v>680</v>
       </c>
       <c r="C1001" s="5" t="s">
-        <v>459</v>
+        <v>667</v>
       </c>
       <c r="D1001" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1001" s="4">
         <v>420</v>
       </c>
       <c r="F1001" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G1001" s="4">
         <v>48</v>
       </c>
       <c r="H1001" s="5" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1002" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1002" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1002" s="4">
-        <v>607</v>
+        <v>1010</v>
       </c>
       <c r="C1002" s="5" t="s">
-        <v>424</v>
+        <v>232</v>
       </c>
       <c r="D1002" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1002" s="4">
-        <v>430</v>
+        <v>890</v>
       </c>
       <c r="F1002" s="5" t="s">
-        <v>54</v>
+        <v>233</v>
       </c>
       <c r="G1002" s="4">
         <v>48</v>
       </c>
       <c r="H1002" s="5" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1003" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1003" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1003" s="4">
-        <v>680</v>
+        <v>957</v>
       </c>
       <c r="C1003" s="5" t="s">
-        <v>669</v>
+        <v>452</v>
       </c>
       <c r="D1003" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1003" s="4">
-        <v>420</v>
+        <v>1070</v>
       </c>
       <c r="F1003" s="5" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G1003" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H1003" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1004" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1004" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1004" s="4">
-        <v>1010</v>
+        <v>630</v>
       </c>
       <c r="C1004" s="5" t="s">
-        <v>232</v>
+        <v>58</v>
       </c>
       <c r="D1004" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1004" s="4">
-        <v>890</v>
+        <v>420</v>
       </c>
       <c r="F1004" s="5" t="s">
-        <v>233</v>
+        <v>59</v>
       </c>
       <c r="G1004" s="4">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H1004" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1005" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1005" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1005" s="4">
-        <v>957</v>
+        <v>520</v>
       </c>
       <c r="C1005" s="5" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D1005" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1005" s="4">
-        <v>1070</v>
+        <v>300</v>
       </c>
       <c r="F1005" s="5" t="s">
-        <v>48</v>
+        <v>456</v>
       </c>
       <c r="G1005" s="4">
         <v>49</v>
       </c>
       <c r="H1005" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1006" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1006" s="4">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="C1006" s="5" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
       <c r="D1006" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1006" s="4">
         <v>420</v>
       </c>
       <c r="F1006" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G1006" s="4">
         <v>49</v>
       </c>
       <c r="H1006" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1007" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1007" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1007" s="4">
-        <v>520</v>
+        <v>641</v>
       </c>
       <c r="C1007" s="5" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D1007" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1007" s="4">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="F1007" s="5" t="s">
-        <v>456</v>
+        <v>59</v>
       </c>
       <c r="G1007" s="4">
         <v>49</v>
       </c>
       <c r="H1007" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1008" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1008" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1008" s="4">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="C1008" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D1008" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1008" s="4">
         <v>420</v>
       </c>
       <c r="F1008" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G1008" s="4">
         <v>49</v>
       </c>
       <c r="H1008" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1009" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1009" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1009" s="4">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="C1009" s="5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D1009" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1009" s="4">
         <v>420</v>
       </c>
       <c r="F1009" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G1009" s="4">
         <v>49</v>
       </c>
       <c r="H1009" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1010" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1010" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1010" s="4">
-        <v>650</v>
+        <v>1235</v>
       </c>
       <c r="C1010" s="5" t="s">
-        <v>459</v>
+        <v>60</v>
       </c>
       <c r="D1010" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1010" s="4">
-        <v>420</v>
+      <c r="E1010" s="5">
+        <v>1490</v>
       </c>
       <c r="F1010" s="5" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G1010" s="4">
         <v>49</v>
       </c>
       <c r="H1010" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1011" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1011" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1011" s="4">
-        <v>651</v>
+        <v>1219</v>
       </c>
       <c r="C1011" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D1011" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1011" s="4">
-        <v>420</v>
+      <c r="E1011" s="5">
+        <v>1490</v>
       </c>
       <c r="F1011" s="5" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G1011" s="4">
         <v>49</v>
       </c>
       <c r="H1011" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1012" spans="1:8" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1012" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1012" s="4">
-        <v>1235</v>
+        <v>1002</v>
       </c>
       <c r="C1012" s="5" t="s">
-        <v>60</v>
+        <v>462</v>
       </c>
       <c r="D1012" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1012" s="5">
-        <v>1490</v>
+      <c r="E1012" s="4">
+        <v>880</v>
       </c>
       <c r="F1012" s="5" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="G1012" s="4">
         <v>49</v>
       </c>
       <c r="H1012" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1013" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1013" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1013" s="4">
-        <v>1219</v>
+        <v>1001</v>
       </c>
       <c r="C1013" s="5" t="s">
-        <v>461</v>
+        <v>216</v>
       </c>
       <c r="D1013" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1013" s="5">
-        <v>1490</v>
+      <c r="E1013" s="4">
+        <v>880</v>
       </c>
       <c r="F1013" s="5" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="G1013" s="4">
         <v>49</v>
       </c>
       <c r="H1013" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="1014" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1014" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1014" s="4">
-        <v>1002</v>
+        <v>602</v>
       </c>
       <c r="C1014" s="5" t="s">
-        <v>462</v>
+        <v>156</v>
       </c>
       <c r="D1014" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1014" s="4">
-        <v>880</v>
+        <v>430</v>
       </c>
       <c r="F1014" s="5" t="s">
-        <v>215</v>
+        <v>54</v>
       </c>
       <c r="G1014" s="4">
         <v>49</v>
       </c>
       <c r="H1014" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1015" spans="1:8" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1015" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1015" s="4">
-        <v>1001</v>
+        <v>607</v>
       </c>
       <c r="C1015" s="5" t="s">
-        <v>216</v>
+        <v>424</v>
       </c>
       <c r="D1015" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1015" s="4">
-        <v>880</v>
+        <v>430</v>
       </c>
       <c r="F1015" s="5" t="s">
-        <v>215</v>
+        <v>54</v>
       </c>
       <c r="G1015" s="4">
         <v>49</v>
       </c>
       <c r="H1015" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1016" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1016" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1016" s="4">
-        <v>602</v>
+        <v>1232</v>
       </c>
       <c r="C1016" s="5" t="s">
-        <v>156</v>
+        <v>463</v>
       </c>
       <c r="D1016" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1016" s="4">
-        <v>430</v>
+      <c r="E1016" s="5">
+        <v>1480</v>
       </c>
       <c r="F1016" s="5" t="s">
-        <v>54</v>
+        <v>464</v>
       </c>
       <c r="G1016" s="4">
         <v>49</v>
       </c>
       <c r="H1016" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1017" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1017" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1017" s="4">
-        <v>607</v>
+        <v>1236</v>
       </c>
       <c r="C1017" s="5" t="s">
-        <v>424</v>
+        <v>64</v>
       </c>
       <c r="D1017" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1017" s="4">
-        <v>430</v>
+      <c r="E1017" s="5">
+        <v>1490</v>
       </c>
       <c r="F1017" s="5" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G1017" s="4">
         <v>49</v>
       </c>
       <c r="H1017" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1018" spans="1:8" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1018" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1018" s="4">
-        <v>1232</v>
+        <v>1281</v>
       </c>
       <c r="C1018" s="5" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D1018" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1018" s="5">
-        <v>1480</v>
+      <c r="E1018" s="4">
+        <v>1140</v>
       </c>
       <c r="F1018" s="5" t="s">
-        <v>464</v>
+        <v>239</v>
       </c>
       <c r="G1018" s="4">
         <v>49</v>
       </c>
       <c r="H1018" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1019" spans="1:8" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1019" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1019" s="4">
-        <v>1236</v>
+        <v>1282</v>
       </c>
       <c r="C1019" s="5" t="s">
-        <v>64</v>
+        <v>466</v>
       </c>
       <c r="D1019" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1019" s="5">
-        <v>1490</v>
+      <c r="E1019" s="4">
+        <v>1140</v>
       </c>
       <c r="F1019" s="5" t="s">
-        <v>45</v>
+        <v>239</v>
       </c>
       <c r="G1019" s="4">
         <v>49</v>
       </c>
       <c r="H1019" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1020" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1020" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1020" s="4">
-        <v>1281</v>
+        <v>1086</v>
       </c>
       <c r="C1020" s="5" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D1020" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1020" s="4">
-        <v>1140</v>
+        <v>1350</v>
       </c>
       <c r="F1020" s="5" t="s">
-        <v>239</v>
+        <v>468</v>
       </c>
       <c r="G1020" s="4">
         <v>49</v>
       </c>
       <c r="H1020" s="5" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-    <row r="1021" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1021" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1021" s="4">
-        <v>1282</v>
+        <v>1099</v>
       </c>
       <c r="C1021" s="5" t="s">
-        <v>466</v>
+        <v>191</v>
       </c>
       <c r="D1021" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1021" s="4">
-        <v>1140</v>
+        <v>1510</v>
       </c>
       <c r="F1021" s="5" t="s">
-        <v>239</v>
+        <v>192</v>
       </c>
       <c r="G1021" s="4">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="H1021" s="5" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1022" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1022" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1022" s="4">
-        <v>1086</v>
+        <v>1052</v>
       </c>
       <c r="C1022" s="5" t="s">
-        <v>467</v>
+        <v>193</v>
       </c>
       <c r="D1022" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1022" s="4">
-        <v>1350</v>
+        <v>1380</v>
       </c>
       <c r="F1022" s="5" t="s">
-        <v>468</v>
+        <v>194</v>
       </c>
       <c r="G1022" s="4">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="H1022" s="5" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1023" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1023" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1023" s="4">
-        <v>1099</v>
+        <v>1202</v>
       </c>
       <c r="C1023" s="5" t="s">
-        <v>191</v>
+        <v>87</v>
       </c>
       <c r="D1023" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1023" s="4">
-        <v>1510</v>
+        <v>110</v>
       </c>
       <c r="F1023" s="5" t="s">
-        <v>192</v>
+        <v>88</v>
       </c>
       <c r="G1023" s="4">
         <v>65</v>
       </c>
       <c r="H1023" s="5" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1024" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1024" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1024" s="4">
-        <v>1052</v>
+        <v>1069</v>
       </c>
       <c r="C1024" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D1024" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1024" s="4">
         <v>1380</v>
       </c>
       <c r="F1024" s="5" t="s">
         <v>194</v>
       </c>
       <c r="G1024" s="4">
         <v>65</v>
       </c>
       <c r="H1024" s="5" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1025" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1025" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1025" s="4">
-        <v>1202</v>
+        <v>512</v>
       </c>
       <c r="C1025" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D1025" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1025" s="4">
-        <v>110</v>
+        <v>250</v>
       </c>
       <c r="F1025" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G1025" s="4">
         <v>65</v>
       </c>
       <c r="H1025" s="5" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="1026" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1026" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1026" s="4">
-        <v>1069</v>
+        <v>991</v>
       </c>
       <c r="C1026" s="5" t="s">
-        <v>197</v>
+        <v>92</v>
       </c>
       <c r="D1026" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1026" s="4">
-        <v>1380</v>
+        <v>830</v>
       </c>
       <c r="F1026" s="5" t="s">
-        <v>194</v>
+        <v>93</v>
       </c>
       <c r="G1026" s="4">
         <v>65</v>
       </c>
       <c r="H1026" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="1027" spans="1:8" x14ac:dyDescent="0.35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1027" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1027" s="4">
-        <v>512</v>
+        <v>1271</v>
       </c>
       <c r="C1027" s="5" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D1027" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1027" s="4">
-        <v>250</v>
+        <v>1630</v>
       </c>
       <c r="F1027" s="5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G1027" s="4">
         <v>65</v>
       </c>
       <c r="H1027" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="1028" spans="1:8" x14ac:dyDescent="0.35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1028" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1028" s="4">
-        <v>991</v>
+        <v>1038</v>
       </c>
       <c r="C1028" s="5" t="s">
-        <v>92</v>
+        <v>651</v>
       </c>
       <c r="D1028" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1028" s="4">
-        <v>830</v>
+        <v>440</v>
       </c>
       <c r="F1028" s="5" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="G1028" s="4">
         <v>65</v>
       </c>
       <c r="H1028" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="1029" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1029" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B1029" s="4">
-        <v>1271</v>
+        <v>1042</v>
       </c>
       <c r="C1029" s="5" t="s">
-        <v>94</v>
+        <v>204</v>
       </c>
       <c r="D1029" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1029" s="4">
-        <v>1630</v>
+        <v>1090</v>
       </c>
       <c r="F1029" s="5" t="s">
-        <v>95</v>
+        <v>205</v>
       </c>
       <c r="G1029" s="4">
         <v>65</v>
       </c>
       <c r="H1029" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="1030" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1030" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1030" s="4">
-        <v>1038</v>
+        <v>1093</v>
       </c>
       <c r="C1030" s="5" t="s">
-        <v>653</v>
+        <v>729</v>
       </c>
       <c r="D1030" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1030" s="4">
-        <v>440</v>
+      <c r="E1030" s="5">
+        <v>1490</v>
       </c>
       <c r="F1030" s="5" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G1030" s="4">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="H1030" s="5" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="1031" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1031" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B1031" s="4">
-        <v>1042</v>
+        <v>1095</v>
       </c>
       <c r="C1031" s="5" t="s">
-        <v>204</v>
+        <v>731</v>
       </c>
       <c r="D1031" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1031" s="4">
-        <v>1090</v>
+      <c r="E1031" s="5">
+        <v>1490</v>
       </c>
       <c r="F1031" s="5" t="s">
-        <v>205</v>
+        <v>45</v>
       </c>
       <c r="G1031" s="4">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c r="H1031" s="5" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="1032" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1032" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1032" s="4">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C1032" s="5" t="s">
-        <v>731</v>
+        <v>44</v>
       </c>
       <c r="D1032" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1032" s="5">
         <v>1490</v>
       </c>
       <c r="F1032" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G1032" s="4">
         <v>2</v>
       </c>
       <c r="H1032" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1033" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1033" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1033" s="4">
-        <v>1095</v>
+        <v>955</v>
       </c>
       <c r="C1033" s="5" t="s">
-        <v>733</v>
+        <v>479</v>
       </c>
       <c r="D1033" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1033" s="5">
-        <v>1490</v>
+      <c r="E1033" s="4">
+        <v>1070</v>
       </c>
       <c r="F1033" s="5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G1033" s="4">
         <v>2</v>
       </c>
       <c r="H1033" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1034" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1034" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1034" s="4">
-        <v>1096</v>
+        <v>956</v>
       </c>
       <c r="C1034" s="5" t="s">
-        <v>44</v>
+        <v>487</v>
       </c>
       <c r="D1034" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1034" s="5">
-        <v>1490</v>
+      <c r="E1034" s="4">
+        <v>1070</v>
       </c>
       <c r="F1034" s="5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G1034" s="4">
         <v>2</v>
       </c>
       <c r="H1034" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1035" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A1035" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1035" s="4">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="C1035" s="5" t="s">
-        <v>479</v>
+        <v>47</v>
       </c>
       <c r="D1035" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1035" s="4">
         <v>1070</v>
       </c>
       <c r="F1035" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G1035" s="4">
         <v>2</v>
       </c>
       <c r="H1035" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1036" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1036" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1036" s="4">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="C1036" s="5" t="s">
-        <v>487</v>
+        <v>732</v>
       </c>
       <c r="D1036" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1036" s="4">
         <v>1070</v>
       </c>
       <c r="F1036" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G1036" s="4">
         <v>2</v>
       </c>
       <c r="H1036" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1037" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1037" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1037" s="4">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="C1037" s="5" t="s">
-        <v>47</v>
+        <v>733</v>
       </c>
       <c r="D1037" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1037" s="4">
         <v>1070</v>
       </c>
       <c r="F1037" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G1037" s="4">
         <v>2</v>
       </c>
       <c r="H1037" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1038" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1038" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1038" s="4">
-        <v>961</v>
+        <v>1124</v>
       </c>
       <c r="C1038" s="5" t="s">
         <v>734</v>
       </c>
       <c r="D1038" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1038" s="4">
-        <v>1070</v>
+      <c r="E1038" s="5">
+        <v>1680</v>
       </c>
       <c r="F1038" s="5" t="s">
-        <v>48</v>
+        <v>433</v>
       </c>
       <c r="G1038" s="4">
         <v>2</v>
       </c>
       <c r="H1038" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1039" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1039" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1039" s="4">
-        <v>962</v>
+        <v>1125</v>
       </c>
       <c r="C1039" s="5" t="s">
         <v>735</v>
       </c>
       <c r="D1039" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1039" s="4">
-        <v>1070</v>
+      <c r="E1039" s="5">
+        <v>1680</v>
       </c>
       <c r="F1039" s="5" t="s">
-        <v>48</v>
+        <v>433</v>
       </c>
       <c r="G1039" s="4">
         <v>2</v>
       </c>
       <c r="H1039" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1040" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1040" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1040" s="4">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C1040" s="5" t="s">
         <v>736</v>
       </c>
       <c r="D1040" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1040" s="5">
         <v>1680</v>
       </c>
       <c r="F1040" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1040" s="4">
         <v>2</v>
       </c>
       <c r="H1040" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1041" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1041" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1041" s="4">
-        <v>1125</v>
+        <v>1139</v>
       </c>
       <c r="C1041" s="5" t="s">
-        <v>737</v>
+        <v>430</v>
       </c>
       <c r="D1041" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1041" s="5">
-        <v>1680</v>
+        <v>1440</v>
       </c>
       <c r="F1041" s="5" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="G1041" s="4">
         <v>2</v>
       </c>
       <c r="H1041" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1042" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1042" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1042" s="4">
-        <v>1126</v>
+        <v>992</v>
       </c>
       <c r="C1042" s="5" t="s">
-        <v>738</v>
+        <v>482</v>
       </c>
       <c r="D1042" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1042" s="5">
-        <v>1680</v>
+      <c r="E1042" s="4">
+        <v>1490</v>
       </c>
       <c r="F1042" s="5" t="s">
-        <v>433</v>
+        <v>45</v>
       </c>
       <c r="G1042" s="4">
         <v>2</v>
       </c>
       <c r="H1042" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1043" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1043" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1043" s="4">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C1043" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D1043" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1043" s="5">
-        <v>1440</v>
+        <v>1680</v>
       </c>
       <c r="F1043" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="G1043" s="4">
         <v>2</v>
       </c>
       <c r="H1043" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1044" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1044" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1044" s="4">
-        <v>992</v>
+        <v>1141</v>
       </c>
       <c r="C1044" s="5" t="s">
-        <v>482</v>
+        <v>434</v>
       </c>
       <c r="D1044" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1044" s="4">
-        <v>1490</v>
+      <c r="E1044" s="5">
+        <v>1680</v>
       </c>
       <c r="F1044" s="5" t="s">
-        <v>45</v>
+        <v>433</v>
       </c>
       <c r="G1044" s="4">
         <v>2</v>
       </c>
       <c r="H1044" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1045" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1045" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1045" s="4">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C1045" s="5" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D1045" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1045" s="5">
         <v>1680</v>
       </c>
       <c r="F1045" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1045" s="4">
         <v>2</v>
       </c>
       <c r="H1045" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1046" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1046" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1046" s="4">
-        <v>1141</v>
+        <v>841</v>
       </c>
       <c r="C1046" s="5" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="D1046" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1046" s="5">
-        <v>1680</v>
+      <c r="E1046" s="4">
+        <v>940</v>
       </c>
       <c r="F1046" s="5" t="s">
-        <v>433</v>
+        <v>52</v>
       </c>
       <c r="G1046" s="4">
         <v>2</v>
       </c>
       <c r="H1046" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1047" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1047" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1047" s="4">
-        <v>1142</v>
+        <v>964</v>
       </c>
       <c r="C1047" s="5" t="s">
-        <v>435</v>
+        <v>49</v>
       </c>
       <c r="D1047" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1047" s="5">
-        <v>1680</v>
+      <c r="E1047" s="4">
+        <v>1080</v>
       </c>
       <c r="F1047" s="5" t="s">
-        <v>433</v>
+        <v>50</v>
       </c>
       <c r="G1047" s="4">
         <v>2</v>
       </c>
       <c r="H1047" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1048" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1048" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1048" s="4">
-        <v>841</v>
+        <v>1144</v>
       </c>
       <c r="C1048" s="5" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="D1048" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1048" s="4">
-        <v>940</v>
+      <c r="E1048" s="5">
+        <v>1680</v>
       </c>
       <c r="F1048" s="5" t="s">
-        <v>52</v>
+        <v>433</v>
       </c>
       <c r="G1048" s="4">
         <v>2</v>
       </c>
       <c r="H1048" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1049" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1049" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1049" s="4">
-        <v>964</v>
+        <v>1145</v>
       </c>
       <c r="C1049" s="5" t="s">
-        <v>49</v>
+        <v>437</v>
       </c>
       <c r="D1049" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1049" s="4">
-        <v>1080</v>
+      <c r="E1049" s="5">
+        <v>1680</v>
       </c>
       <c r="F1049" s="5" t="s">
-        <v>50</v>
+        <v>433</v>
       </c>
       <c r="G1049" s="4">
         <v>2</v>
       </c>
       <c r="H1049" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1050" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1050" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1050" s="4">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C1050" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1050" s="5">
         <v>1680</v>
       </c>
       <c r="F1050" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1050" s="4">
         <v>2</v>
       </c>
       <c r="H1050" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1051" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1051" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1051" s="4">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="C1051" s="5" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="D1051" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1051" s="5">
         <v>1680</v>
       </c>
       <c r="F1051" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1051" s="4">
         <v>2</v>
       </c>
       <c r="H1051" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1052" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1052" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1052" s="4">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="C1052" s="5" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1052" s="5">
         <v>1680</v>
       </c>
       <c r="F1052" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1052" s="4">
         <v>2</v>
       </c>
       <c r="H1052" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1053" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1053" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1053" s="4">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C1053" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1053" s="5">
         <v>1680</v>
       </c>
       <c r="F1053" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1053" s="4">
         <v>2</v>
       </c>
       <c r="H1053" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1054" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1054" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1054" s="4">
-        <v>1154</v>
+        <v>842</v>
       </c>
       <c r="C1054" s="5" t="s">
-        <v>471</v>
+        <v>51</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1054" s="5">
-        <v>1680</v>
+      <c r="E1054" s="4">
+        <v>940</v>
       </c>
       <c r="F1054" s="5" t="s">
-        <v>433</v>
+        <v>52</v>
       </c>
       <c r="G1054" s="4">
         <v>2</v>
       </c>
       <c r="H1054" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1055" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1055" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1055" s="4">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="C1055" s="5" t="s">
-        <v>472</v>
+        <v>439</v>
       </c>
       <c r="D1055" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1055" s="5">
         <v>1680</v>
       </c>
       <c r="F1055" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1055" s="4">
         <v>2</v>
       </c>
       <c r="H1055" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1056" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1056" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1056" s="4">
-        <v>842</v>
+        <v>1164</v>
       </c>
       <c r="C1056" s="5" t="s">
-        <v>51</v>
+        <v>440</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1056" s="4">
-        <v>940</v>
+      <c r="E1056" s="5">
+        <v>1680</v>
       </c>
       <c r="F1056" s="5" t="s">
-        <v>52</v>
+        <v>433</v>
       </c>
       <c r="G1056" s="4">
         <v>2</v>
       </c>
       <c r="H1056" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1057" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1057" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1057" s="4">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C1057" s="5" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1057" s="5">
         <v>1680</v>
       </c>
       <c r="F1057" s="5" t="s">
         <v>433</v>
       </c>
       <c r="G1057" s="4">
         <v>2</v>
       </c>
       <c r="H1057" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1058" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1058" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1058" s="4">
-        <v>1164</v>
+        <v>1059</v>
       </c>
       <c r="C1058" s="5" t="s">
-        <v>440</v>
+        <v>620</v>
       </c>
       <c r="D1058" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1058" s="5">
-        <v>1680</v>
+      <c r="E1058" s="4">
+        <v>1360</v>
       </c>
       <c r="F1058" s="5" t="s">
-        <v>433</v>
+        <v>125</v>
       </c>
       <c r="G1058" s="4">
         <v>2</v>
       </c>
       <c r="H1058" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1059" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1059" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1059" s="4">
-        <v>1165</v>
+        <v>1060</v>
       </c>
       <c r="C1059" s="5" t="s">
-        <v>441</v>
+        <v>621</v>
       </c>
       <c r="D1059" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1059" s="5">
-        <v>1680</v>
+      <c r="E1059" s="4">
+        <v>1360</v>
       </c>
       <c r="F1059" s="5" t="s">
-        <v>433</v>
+        <v>125</v>
       </c>
       <c r="G1059" s="4">
         <v>2</v>
       </c>
       <c r="H1059" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1060" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1060" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1060" s="4">
-        <v>1059</v>
+        <v>965</v>
       </c>
       <c r="C1060" s="5" t="s">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="D1060" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1060" s="4">
-        <v>1360</v>
+        <v>940</v>
       </c>
       <c r="F1060" s="5" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="G1060" s="4">
         <v>2</v>
       </c>
       <c r="H1060" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1061" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1061" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1061" s="4">
-        <v>1060</v>
+        <v>1199</v>
       </c>
       <c r="C1061" s="5" t="s">
-        <v>623</v>
+        <v>473</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1061" s="4">
-        <v>1360</v>
+        <v>430</v>
       </c>
       <c r="F1061" s="5" t="s">
-        <v>125</v>
+        <v>54</v>
       </c>
       <c r="G1061" s="4">
         <v>2</v>
       </c>
       <c r="H1061" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1062" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1062" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1062" s="4">
-        <v>965</v>
+        <v>845</v>
       </c>
       <c r="C1062" s="5" t="s">
-        <v>590</v>
+        <v>53</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1062" s="4">
-        <v>940</v>
+        <v>430</v>
       </c>
       <c r="F1062" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G1062" s="4">
         <v>2</v>
       </c>
       <c r="H1062" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1063" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1063" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1063" s="4">
-        <v>1199</v>
+        <v>846</v>
       </c>
       <c r="C1063" s="5" t="s">
-        <v>473</v>
+        <v>55</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1063" s="4">
         <v>430</v>
       </c>
       <c r="F1063" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1063" s="4">
         <v>2</v>
       </c>
       <c r="H1063" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1064" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1064" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1064" s="4">
-        <v>845</v>
+        <v>1013</v>
       </c>
       <c r="C1064" s="5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1064" s="4">
         <v>430</v>
       </c>
       <c r="F1064" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1064" s="4">
         <v>2</v>
       </c>
       <c r="H1064" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1065" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1065" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1065" s="4">
-        <v>846</v>
+        <v>1015</v>
       </c>
       <c r="C1065" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1065" s="4">
         <v>430</v>
       </c>
       <c r="F1065" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1065" s="4">
         <v>2</v>
       </c>
       <c r="H1065" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1066" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1066" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1066" s="4">
-        <v>1013</v>
+        <v>535</v>
       </c>
       <c r="C1066" s="5" t="s">
-        <v>56</v>
+        <v>474</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1066" s="4">
-        <v>430</v>
+        <v>840</v>
       </c>
       <c r="F1066" s="5" t="s">
-        <v>54</v>
+        <v>475</v>
       </c>
       <c r="G1066" s="4">
         <v>2</v>
       </c>
       <c r="H1066" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1067" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1067" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1067" s="4">
-        <v>1015</v>
+        <v>1215</v>
       </c>
       <c r="C1067" s="5" t="s">
-        <v>57</v>
+        <v>229</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1067" s="4">
-        <v>430</v>
+      <c r="E1067" s="5">
+        <v>1700</v>
       </c>
       <c r="F1067" s="5" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="G1067" s="4">
         <v>2</v>
       </c>
       <c r="H1067" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1068" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1068" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1068" s="4">
-        <v>535</v>
+        <v>1239</v>
       </c>
       <c r="C1068" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1068" s="4">
-        <v>840</v>
+      <c r="E1068" s="5">
+        <v>1490</v>
       </c>
       <c r="F1068" s="5" t="s">
-        <v>475</v>
+        <v>45</v>
       </c>
       <c r="G1068" s="4">
         <v>2</v>
       </c>
       <c r="H1068" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1069" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1069" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1069" s="4">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="C1069" s="5" t="s">
-        <v>229</v>
+        <v>442</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1069" s="5">
-        <v>1700</v>
+        <v>1490</v>
       </c>
       <c r="F1069" s="5" t="s">
-        <v>230</v>
+        <v>45</v>
       </c>
       <c r="G1069" s="4">
         <v>2</v>
       </c>
       <c r="H1069" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1070" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1070" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1070" s="4">
-        <v>1239</v>
+        <v>1224</v>
       </c>
       <c r="C1070" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1070" s="5">
-        <v>1490</v>
+      <c r="E1070" s="4">
+        <v>430</v>
       </c>
       <c r="F1070" s="5" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G1070" s="4">
         <v>2</v>
       </c>
       <c r="H1070" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1071" spans="1:8" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1071" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1071" s="4">
-        <v>1220</v>
+        <v>607</v>
       </c>
       <c r="C1071" s="5" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1071" s="5">
-        <v>1490</v>
+      <c r="E1071" s="4">
+        <v>430</v>
       </c>
       <c r="F1071" s="5" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G1071" s="4">
         <v>2</v>
       </c>
       <c r="H1071" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1072" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1072" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1072" s="4">
-        <v>1224</v>
+        <v>1010</v>
       </c>
       <c r="C1072" s="5" t="s">
-        <v>477</v>
+        <v>232</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1072" s="4">
-        <v>430</v>
+        <v>890</v>
       </c>
       <c r="F1072" s="5" t="s">
-        <v>54</v>
+        <v>233</v>
       </c>
       <c r="G1072" s="4">
         <v>2</v>
       </c>
       <c r="H1072" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1073" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1073" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1073" s="4">
-        <v>607</v>
+        <v>843</v>
       </c>
       <c r="C1073" s="5" t="s">
-        <v>424</v>
+        <v>65</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1073" s="4">
         <v>430</v>
       </c>
       <c r="F1073" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1073" s="4">
         <v>2</v>
       </c>
       <c r="H1073" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1074" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1074" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1074" s="4">
-        <v>1010</v>
+        <v>844</v>
       </c>
       <c r="C1074" s="5" t="s">
-        <v>232</v>
+        <v>66</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1074" s="4">
-        <v>890</v>
+        <v>430</v>
       </c>
       <c r="F1074" s="5" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G1074" s="4">
         <v>2</v>
       </c>
       <c r="H1074" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1075" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1075" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1075" s="4">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C1075" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1075" s="4">
         <v>430</v>
       </c>
       <c r="F1075" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1075" s="4">
         <v>2</v>
       </c>
       <c r="H1075" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1076" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1076" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1076" s="4">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="C1076" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1076" s="4">
         <v>430</v>
       </c>
       <c r="F1076" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1076" s="4">
         <v>2</v>
       </c>
       <c r="H1076" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1077" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1077" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1077" s="4">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="C1077" s="5" t="s">
-        <v>67</v>
+        <v>644</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1077" s="4">
         <v>430</v>
       </c>
       <c r="F1077" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1077" s="4">
         <v>2</v>
       </c>
       <c r="H1077" s="5" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="1078" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1078" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1078" s="4">
-        <v>848</v>
+        <v>1283</v>
       </c>
       <c r="C1078" s="5" t="s">
-        <v>68</v>
+        <v>443</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1078" s="4">
         <v>430</v>
       </c>
       <c r="F1078" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G1078" s="4">
         <v>2</v>
       </c>
       <c r="H1078" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1079" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1079" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1079" s="4">
-        <v>849</v>
+        <v>511</v>
       </c>
       <c r="C1079" s="5" t="s">
-        <v>646</v>
+        <v>449</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1079" s="4">
-        <v>430</v>
+        <v>1160</v>
       </c>
       <c r="F1079" s="5" t="s">
-        <v>54</v>
+        <v>450</v>
       </c>
       <c r="G1079" s="4">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="H1079" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1080" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1080" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1080" s="4">
-        <v>1283</v>
+        <v>512</v>
       </c>
       <c r="C1080" s="5" t="s">
-        <v>443</v>
+        <v>90</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1080" s="4">
-        <v>430</v>
+        <v>250</v>
       </c>
       <c r="F1080" s="5" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="G1080" s="4">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="H1080" s="5" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="1081" spans="1:8" x14ac:dyDescent="0.35">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1081" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1081" s="4">
-        <v>511</v>
+        <v>385</v>
       </c>
       <c r="C1081" s="5" t="s">
-        <v>449</v>
+        <v>262</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1081" s="4">
-        <v>1160</v>
+        <v>160</v>
       </c>
       <c r="F1081" s="5" t="s">
-        <v>450</v>
+        <v>255</v>
       </c>
       <c r="G1081" s="4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H1081" s="5" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A1082" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1082" s="4">
+        <v>1045</v>
+      </c>
+      <c r="C1082" s="5" t="s">
         <v>739</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D1082" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1082" s="4">
-        <v>250</v>
+        <v>440</v>
       </c>
       <c r="F1082" s="5" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="G1082" s="4">
         <v>51</v>
       </c>
       <c r="H1082" s="5" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A1083" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1083" s="4">
+        <v>1089</v>
+      </c>
+      <c r="C1083" s="5" t="s">
         <v>740</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D1083" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1083" s="4">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="F1083" s="5" t="s">
-        <v>255</v>
+        <v>88</v>
       </c>
       <c r="G1083" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H1083" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1084" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1084" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1084" s="4">
-        <v>1045</v>
+        <v>1119</v>
       </c>
       <c r="C1084" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D1084" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1084" s="5">
+        <v>1640</v>
+      </c>
+      <c r="F1084" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="G1084" s="4">
+        <v>52</v>
+      </c>
+      <c r="H1084" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="D1084" s="6" t="s">
-[...15 lines deleted...]
-    <row r="1085" spans="1:8" x14ac:dyDescent="0.35">
+    </row>
+    <row r="1085" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1085" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1085" s="4">
-        <v>1089</v>
+        <v>1122</v>
       </c>
       <c r="C1085" s="5" t="s">
         <v>742</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1085" s="4">
-        <v>110</v>
+      <c r="E1085" s="5">
+        <v>1640</v>
       </c>
       <c r="F1085" s="5" t="s">
-        <v>88</v>
+        <v>278</v>
       </c>
       <c r="G1085" s="4">
         <v>52</v>
       </c>
       <c r="H1085" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1086" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1086" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1086" s="4">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="C1086" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1086" s="5">
         <v>1640</v>
       </c>
       <c r="F1086" s="5" t="s">
         <v>278</v>
       </c>
       <c r="G1086" s="4">
         <v>52</v>
       </c>
       <c r="H1086" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1087" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1087" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1087" s="4">
-        <v>1122</v>
+        <v>816</v>
       </c>
       <c r="C1087" s="5" t="s">
-        <v>744</v>
+        <v>530</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1087" s="5">
-        <v>1640</v>
+      <c r="E1087" s="4">
+        <v>1210</v>
       </c>
       <c r="F1087" s="5" t="s">
-        <v>278</v>
+        <v>531</v>
       </c>
       <c r="G1087" s="4">
         <v>52</v>
       </c>
       <c r="H1087" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1088" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1088" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1088" s="4">
-        <v>1131</v>
+        <v>1065</v>
       </c>
       <c r="C1088" s="5" t="s">
-        <v>279</v>
+        <v>533</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1088" s="5">
-        <v>1640</v>
+      <c r="E1088" s="4">
+        <v>1210</v>
       </c>
       <c r="F1088" s="5" t="s">
-        <v>278</v>
+        <v>531</v>
       </c>
       <c r="G1088" s="4">
         <v>52</v>
       </c>
       <c r="H1088" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1089" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1089" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1089" s="4">
-        <v>816</v>
+        <v>1171</v>
       </c>
       <c r="C1089" s="5" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1089" s="4">
         <v>1210</v>
       </c>
       <c r="F1089" s="5" t="s">
         <v>531</v>
       </c>
       <c r="G1089" s="4">
         <v>52</v>
       </c>
       <c r="H1089" s="5" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A1090" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1090" s="4">
+        <v>966</v>
+      </c>
+      <c r="C1090" s="5" t="s">
         <v>743</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D1090" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1090" s="4">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="F1090" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="G1090" s="4">
         <v>52</v>
       </c>
       <c r="H1090" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1091" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1091" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1091" s="4">
-        <v>1171</v>
+        <v>967</v>
       </c>
       <c r="C1091" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1091" s="4">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="F1091" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="G1091" s="4">
         <v>52</v>
       </c>
       <c r="H1091" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1092" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1092" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1092" s="4">
-        <v>966</v>
+        <v>1172</v>
       </c>
       <c r="C1092" s="5" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1092" s="4">
         <v>1220</v>
       </c>
       <c r="F1092" s="5" t="s">
         <v>536</v>
       </c>
       <c r="G1092" s="4">
         <v>52</v>
       </c>
       <c r="H1092" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1093" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1093" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B1093" s="4">
-        <v>967</v>
+        <v>1067</v>
       </c>
       <c r="C1093" s="5" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D1093" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1093" s="4">
-        <v>1220</v>
+        <v>1340</v>
       </c>
       <c r="F1093" s="5" t="s">
-        <v>536</v>
+        <v>293</v>
       </c>
       <c r="G1093" s="4">
         <v>52</v>
       </c>
       <c r="H1093" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1094" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1094" s="4" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="B1094" s="4">
-        <v>1172</v>
+        <v>1068</v>
       </c>
       <c r="C1094" s="5" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="D1094" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1094" s="4">
-        <v>1220</v>
+        <v>1340</v>
       </c>
       <c r="F1094" s="5" t="s">
-        <v>536</v>
+        <v>293</v>
       </c>
       <c r="G1094" s="4">
         <v>52</v>
       </c>
       <c r="H1094" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1095" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1095" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B1095" s="4">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="C1095" s="5" t="s">
-        <v>537</v>
+        <v>746</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1095" s="4">
-        <v>1340</v>
+        <v>250</v>
       </c>
       <c r="F1095" s="5" t="s">
-        <v>293</v>
+        <v>91</v>
       </c>
       <c r="G1095" s="4">
         <v>52</v>
       </c>
       <c r="H1095" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1096" spans="1:8" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1096" s="4" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B1096" s="4">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="C1096" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D1096" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1096" s="4">
-        <v>1340</v>
+        <v>250</v>
       </c>
       <c r="F1096" s="5" t="s">
-        <v>293</v>
+        <v>91</v>
       </c>
       <c r="G1096" s="4">
         <v>52</v>
       </c>
       <c r="H1096" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1097" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1097" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1097" s="4">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="C1097" s="5" t="s">
-        <v>748</v>
+        <v>315</v>
       </c>
       <c r="D1097" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1097" s="4">
         <v>250</v>
       </c>
       <c r="F1097" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G1097" s="4">
         <v>52</v>
       </c>
       <c r="H1097" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1098" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1098" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1098" s="4">
-        <v>1078</v>
+        <v>1242</v>
       </c>
       <c r="C1098" s="5" t="s">
-        <v>749</v>
+        <v>539</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1098" s="4">
-        <v>250</v>
+        <v>1660</v>
       </c>
       <c r="F1098" s="5" t="s">
-        <v>91</v>
+        <v>540</v>
       </c>
       <c r="G1098" s="4">
         <v>52</v>
       </c>
       <c r="H1098" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1099" spans="1:8" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1099" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1099" s="4">
-        <v>1080</v>
+        <v>1249</v>
       </c>
       <c r="C1099" s="5" t="s">
-        <v>315</v>
+        <v>541</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1099" s="4">
-        <v>250</v>
+      <c r="E1099" s="5">
+        <v>1550</v>
       </c>
       <c r="F1099" s="5" t="s">
-        <v>91</v>
+        <v>200</v>
       </c>
       <c r="G1099" s="4">
         <v>52</v>
       </c>
       <c r="H1099" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1100" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1100" s="4">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="C1100" s="5" t="s">
-        <v>539</v>
+        <v>318</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1100" s="4">
-        <v>1660</v>
+      <c r="E1100" s="5">
+        <v>1550</v>
       </c>
       <c r="F1100" s="5" t="s">
-        <v>540</v>
+        <v>200</v>
       </c>
       <c r="G1100" s="4">
         <v>52</v>
       </c>
       <c r="H1100" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1101" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1101" s="4">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="C1101" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1101" s="5">
         <v>1550</v>
       </c>
       <c r="F1101" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G1101" s="4">
         <v>52</v>
       </c>
       <c r="H1101" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1102" spans="1:8" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1102" s="4">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="C1102" s="5" t="s">
-        <v>318</v>
+        <v>543</v>
       </c>
       <c r="D1102" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1102" s="5">
         <v>1550</v>
       </c>
       <c r="F1102" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G1102" s="4">
         <v>52</v>
       </c>
       <c r="H1102" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1103" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1103" s="4">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="C1103" s="5" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D1103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1103" s="5">
         <v>1550</v>
       </c>
       <c r="F1103" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G1103" s="4">
         <v>52</v>
       </c>
       <c r="H1103" s="5" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="1104" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1104" s="4">
-        <v>1254</v>
+        <v>1084</v>
       </c>
       <c r="C1104" s="5" t="s">
-        <v>543</v>
+        <v>659</v>
       </c>
       <c r="D1104" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1104" s="5">
-        <v>1550</v>
+      <c r="E1104" s="4">
+        <v>950</v>
       </c>
       <c r="F1104" s="5" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G1104" s="4">
         <v>52</v>
       </c>
       <c r="H1104" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1105" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1105" s="4">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="C1105" s="5" t="s">
-        <v>544</v>
+        <v>322</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1105" s="5">
-        <v>1550</v>
+      <c r="E1105" s="4">
+        <v>950</v>
       </c>
       <c r="F1105" s="5" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="G1105" s="4">
         <v>52</v>
       </c>
       <c r="H1105" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1106" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1106" s="4">
-        <v>1084</v>
+        <v>770</v>
       </c>
       <c r="C1106" s="5" t="s">
-        <v>661</v>
+        <v>326</v>
       </c>
       <c r="D1106" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1106" s="4">
-        <v>950</v>
+        <v>1030</v>
       </c>
       <c r="F1106" s="5" t="s">
-        <v>31</v>
+        <v>327</v>
       </c>
       <c r="G1106" s="4">
         <v>52</v>
       </c>
       <c r="H1106" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1107" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1107" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1107" s="4">
-        <v>1267</v>
+        <v>1304</v>
       </c>
       <c r="C1107" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="D1107" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1107" s="4">
-        <v>950</v>
+      <c r="E1107" s="5">
+        <v>1540</v>
       </c>
       <c r="F1107" s="5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G1107" s="4">
         <v>52</v>
       </c>
       <c r="H1107" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1108" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1108" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1108" s="4">
-        <v>770</v>
+        <v>1307</v>
       </c>
       <c r="C1108" s="5" t="s">
-        <v>326</v>
+        <v>748</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1108" s="4">
-        <v>1030</v>
+      <c r="E1108" s="5">
+        <v>1540</v>
       </c>
       <c r="F1108" s="5" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="G1108" s="4">
         <v>52</v>
       </c>
-      <c r="H1108" s="5" t="s">
-[...3 lines deleted...]
-    <row r="1109" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="H1108" s="4" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1109" s="4">
-        <v>1304</v>
+        <v>1049</v>
       </c>
       <c r="C1109" s="5" t="s">
-        <v>329</v>
+        <v>749</v>
       </c>
       <c r="D1109" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E1109" s="5">
-        <v>1540</v>
+      <c r="E1109" s="4">
+        <v>440</v>
       </c>
       <c r="F1109" s="5" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G1109" s="4">
         <v>52</v>
       </c>
       <c r="H1109" s="5" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="1110" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1110" s="4">
-        <v>1307</v>
+        <v>100</v>
       </c>
       <c r="C1110" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1110" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1110" s="4">
+        <v>200</v>
+      </c>
+      <c r="F1110" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1110" s="4">
+        <v>60</v>
+      </c>
+      <c r="H1110" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="D1110" s="6" t="s">
-[...15 lines deleted...]
-    <row r="1111" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="1111" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1111" s="4">
-        <v>1049</v>
+        <v>351</v>
       </c>
       <c r="C1111" s="5" t="s">
-        <v>751</v>
+        <v>74</v>
       </c>
       <c r="D1111" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1111" s="4">
-        <v>440</v>
+        <v>200</v>
       </c>
       <c r="F1111" s="5" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G1111" s="4">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="H1111" s="5" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1112" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1112" s="4">
-        <v>100</v>
+        <v>340</v>
       </c>
       <c r="C1112" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1112" s="4">
         <v>200</v>
       </c>
       <c r="F1112" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G1112" s="4">
         <v>60</v>
       </c>
       <c r="H1112" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1113" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1113" s="4">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C1113" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1113" s="4">
         <v>200</v>
       </c>
       <c r="F1113" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G1113" s="4">
         <v>60</v>
       </c>
       <c r="H1113" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1114" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1114" s="4">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="C1114" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1114" s="4">
         <v>200</v>
       </c>
       <c r="F1114" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G1114" s="4">
         <v>60</v>
       </c>
       <c r="H1114" s="5" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="1115" spans="1:8" x14ac:dyDescent="0.35">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1115" s="4">
-        <v>350</v>
+        <v>620</v>
       </c>
       <c r="C1115" s="5" t="s">
-        <v>76</v>
+        <v>213</v>
       </c>
       <c r="D1115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1115" s="4">
-        <v>200</v>
+        <v>420</v>
       </c>
       <c r="F1115" s="5" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G1115" s="4">
         <v>60</v>
       </c>
       <c r="H1115" s="5" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="1116" spans="1:8" x14ac:dyDescent="0.35">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1116" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1116" s="4">
-        <v>360</v>
+        <v>630</v>
       </c>
       <c r="C1116" s="5" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D1116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1116" s="4">
-        <v>200</v>
+        <v>420</v>
       </c>
       <c r="F1116" s="5" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G1116" s="4">
         <v>60</v>
       </c>
       <c r="H1116" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1117" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1117" s="4">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="C1117" s="5" t="s">
-        <v>213</v>
+        <v>82</v>
       </c>
       <c r="D1117" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1117" s="4">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="F1117" s="5" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G1117" s="4">
         <v>60</v>
       </c>
       <c r="H1117" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1118" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1118" s="4">
-        <v>630</v>
+        <v>1050</v>
       </c>
       <c r="C1118" s="5" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1118" s="4">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F1118" s="5" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G1118" s="4">
         <v>60</v>
       </c>
       <c r="H1118" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1119" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1119" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1119" s="4">
-        <v>606</v>
+        <v>1310</v>
       </c>
       <c r="C1119" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D1119" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1119" s="4">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="F1119" s="5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="G1119" s="4">
         <v>60</v>
       </c>
       <c r="H1119" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1120" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1120" s="4">
-        <v>1050</v>
+        <v>1311</v>
       </c>
       <c r="C1120" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D1120" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1120" s="4">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="F1120" s="5" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G1120" s="4">
         <v>60</v>
       </c>
       <c r="H1120" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="1121" spans="1:8" ht="29" x14ac:dyDescent="0.35">
       <c r="A1121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1121" s="4">
-        <v>1310</v>
+        <v>760</v>
       </c>
       <c r="C1121" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D1121" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E1121" s="4">
         <v>420</v>
       </c>
       <c r="F1121" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G1121" s="4">
         <v>60</v>
       </c>
       <c r="H1121" s="5" t="s">
-        <v>752</v>
-[...51 lines deleted...]
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H1123" xr:uid="{3F24C508-9CC6-4659-AF67-716F228DC6C6}">
-[...3 lines deleted...]
-      <sortCondition ref="B2:B1123"/>
+  <autoFilter ref="A1:H1121" xr:uid="{3F24C508-9CC6-4659-AF67-716F228DC6C6}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H1121">
+      <sortCondition ref="H2:H1121"/>
+      <sortCondition ref="C2:C1121"/>
+      <sortCondition ref="B2:B1121"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H1110">
-    <sortCondition ref="C2:C1110"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H1108">
+    <sortCondition ref="C2:C1108"/>
   </sortState>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C915:C916 C342:C343 C758:C760 C1052:C1053 C569:C570 F952:F955 F262:F264 F848:F849 C30:C32" xr:uid="{145E2661-3DF1-41AC-B5EE-158D539D3AC9}">
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C913:C914 C342:C343 C756:C758 C1050:C1051 C569:C570 F950:F953 F262:F264 F846:F847 C30:C32" xr:uid="{145E2661-3DF1-41AC-B5EE-158D539D3AC9}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="56" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C2025-2030 IBC to Program of Study Crosswalk&amp;R10/31/25</oddHeader>
+    <oddHeader>&amp;C2025-2030 IBC to Program of Study Crosswalk&amp;R3/20/26</oddHeader>
     <oddFooter>&amp;LCCMP Division
 Texas Education Agency&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ad03afec-b3ef-4422-aff0-187d7ad430d0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d7c5bd9-1751-4f42-b06a-fe980105d800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="3d7c5bd9-1751-4f42-b06a-fe980105d800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100915213C0737C6640AE97EBA5AE2BB66A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da27382c655043b17e98781e720953cf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d7c5bd9-1751-4f42-b06a-fe980105d800" xmlns:ns3="ad03afec-b3ef-4422-aff0-187d7ad430d0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dfab8f7f1fcc3d76a457716c2ba35a8f" ns2:_="" ns3:_="">
     <xsd:import namespace="3d7c5bd9-1751-4f42-b06a-fe980105d800"/>
     <xsd:import namespace="ad03afec-b3ef-4422-aff0-187d7ad430d0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -32219,105 +32182,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C83914-E71B-4EF0-9F45-ABD08EBA95D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A74FD0-793F-4F01-9ECA-93E584727456}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEDBFE8-64D2-4A0A-8CC0-348A5C0C6917}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ad03afec-b3ef-4422-aff0-187d7ad430d0"/>
     <ds:schemaRef ds:uri="3d7c5bd9-1751-4f42-b06a-fe980105d800"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A74FD0-793F-4F01-9ECA-93E584727456}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C83914-E71B-4EF0-9F45-ABD08EBA95D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3d7c5bd9-1751-4f42-b06a-fe980105d800"/>
+    <ds:schemaRef ds:uri="ad03afec-b3ef-4422-aff0-187d7ad430d0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>